--- v0 (2025-10-23)
+++ v1 (2026-05-14)
@@ -1,304 +1,311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\DMS\ALLOCATION BUDGETAIRE\CAMPAGNES BUDGETAIRES\CAMPAGNE 2025\UNITES DEPARTEMENTALES\3- MODELES TYPES DOCS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\PRO202011FS001.polaris.social.gouv.fr\ars-corse-commun$\DMS\ALLOCATION BUDGETAIRE\CAMPAGNES BUDGETAIRES\CAMPAGNE 2026\UNITES DEPARTEMENTALES\3- MODELES TYPES DOCS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30FB199C-2BD8-47B9-89BA-B39B09479F36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{443DD99E-FC51-4DE8-8498-BDE749C6CCF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0A62684B-C7EE-4908-A4D6-81523917A378}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{0A62684B-C7EE-4908-A4D6-81523917A378}"/>
   </bookViews>
   <sheets>
     <sheet name="LISEZ-MOI " sheetId="3" r:id="rId1"/>
     <sheet name="Page_de_garde" sheetId="1" r:id="rId2"/>
-    <sheet name="CNR N-1" sheetId="4" r:id="rId3"/>
+    <sheet name="Justif_CNR N-x" sheetId="4" r:id="rId3"/>
     <sheet name="ESMS _en_diff" sheetId="16" r:id="rId4"/>
-    <sheet name="Dép.de.pers.non_prennes" sheetId="5" r:id="rId5"/>
+    <sheet name="Dép.de.pers.non_pérennes" sheetId="5" r:id="rId5"/>
     <sheet name="Formations" sheetId="6" r:id="rId6"/>
     <sheet name="Gratifications_Stage" sheetId="11" r:id="rId7"/>
     <sheet name="QVT" sheetId="7" r:id="rId8"/>
-    <sheet name="Sinistralité_PAI" sheetId="17" r:id="rId9"/>
-[...4 lines deleted...]
-    <sheet name="LISTES" sheetId="14" state="hidden" r:id="rId14"/>
+    <sheet name="Situations_indiv_Critiques" sheetId="10" r:id="rId9"/>
+    <sheet name="Prdts_santé_couteux " sheetId="18" r:id="rId10"/>
+    <sheet name="Prévention" sheetId="12" r:id="rId11"/>
+    <sheet name="Investissements" sheetId="9" r:id="rId12"/>
+    <sheet name="Sinistralité_PAI" sheetId="17" state="hidden" r:id="rId13"/>
+    <sheet name="Situations_exceptionnelles" sheetId="13" r:id="rId14"/>
+    <sheet name="LISTES" sheetId="14" state="hidden" r:id="rId15"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F39" i="1" l="1"/>
+  <c r="D34" i="1"/>
+  <c r="I41" i="18"/>
+  <c r="I40" i="18"/>
+  <c r="I39" i="18"/>
+  <c r="I38" i="18"/>
+  <c r="I37" i="18"/>
+  <c r="I36" i="18"/>
+  <c r="I35" i="18"/>
+  <c r="I34" i="18"/>
+  <c r="I33" i="18"/>
+  <c r="I32" i="18"/>
+  <c r="I31" i="18"/>
+  <c r="I30" i="18"/>
+  <c r="I29" i="18"/>
+  <c r="I28" i="18"/>
+  <c r="I27" i="18"/>
+  <c r="I26" i="18"/>
+  <c r="I25" i="18"/>
+  <c r="I24" i="18"/>
+  <c r="I23" i="18"/>
+  <c r="I22" i="18"/>
+  <c r="I21" i="18"/>
+  <c r="I43" i="18" s="1"/>
+  <c r="I20" i="18"/>
   <c r="D55" i="17" l="1"/>
-  <c r="D30" i="1" s="1"/>
+  <c r="D37" i="1" s="1"/>
   <c r="I55" i="17"/>
-  <c r="C37" i="16"/>
-[...1 lines deleted...]
-  <c r="D32" i="1"/>
+  <c r="B37" i="16"/>
+  <c r="D28" i="1" s="1"/>
+  <c r="D33" i="1"/>
   <c r="M43" i="10"/>
-  <c r="F36" i="1"/>
-[...1 lines deleted...]
-  <c r="D35" i="1" l="1"/>
+  <c r="F33" i="4"/>
+  <c r="D38" i="1" l="1"/>
   <c r="D36" i="13"/>
-  <c r="D34" i="1"/>
+  <c r="D35" i="1"/>
   <c r="D38" i="12"/>
-  <c r="D33" i="1"/>
+  <c r="D31" i="1"/>
   <c r="E39" i="11"/>
   <c r="E43" i="9"/>
-  <c r="D31" i="1" s="1"/>
+  <c r="D36" i="1" s="1"/>
   <c r="G37" i="5"/>
-  <c r="D27" i="1" s="1"/>
+  <c r="D29" i="1" s="1"/>
   <c r="I21" i="7"/>
   <c r="I41" i="7"/>
   <c r="I40" i="7"/>
   <c r="I39" i="7"/>
   <c r="I38" i="7"/>
   <c r="I37" i="7"/>
   <c r="I36" i="7"/>
   <c r="I35" i="7"/>
   <c r="I34" i="7"/>
   <c r="I33" i="7"/>
   <c r="I32" i="7"/>
   <c r="I31" i="7"/>
   <c r="I30" i="7"/>
   <c r="I29" i="7"/>
   <c r="I28" i="7"/>
   <c r="I27" i="7"/>
   <c r="I26" i="7"/>
   <c r="I25" i="7"/>
   <c r="I24" i="7"/>
   <c r="I23" i="7"/>
   <c r="I22" i="7"/>
   <c r="I20" i="7"/>
   <c r="I20" i="6"/>
   <c r="I21" i="6"/>
   <c r="I22" i="6"/>
   <c r="I23" i="6"/>
   <c r="I24" i="6"/>
   <c r="I25" i="6"/>
   <c r="I26" i="6"/>
   <c r="I27" i="6"/>
   <c r="I28" i="6"/>
   <c r="I29" i="6"/>
   <c r="I30" i="6"/>
   <c r="I31" i="6"/>
   <c r="I32" i="6"/>
   <c r="I33" i="6"/>
   <c r="I34" i="6"/>
   <c r="I35" i="6"/>
   <c r="I36" i="6"/>
   <c r="I37" i="6"/>
   <c r="I38" i="6"/>
   <c r="I39" i="6"/>
   <c r="I40" i="6"/>
   <c r="I19" i="6"/>
-  <c r="C33" i="4"/>
-  <c r="B33" i="4"/>
+  <c r="E33" i="4"/>
+  <c r="D33" i="4"/>
   <c r="I43" i="9" l="1"/>
   <c r="I43" i="7"/>
-  <c r="D29" i="1" s="1"/>
+  <c r="D32" i="1" s="1"/>
   <c r="I42" i="6"/>
-  <c r="D28" i="1" s="1"/>
-  <c r="D36" i="1" l="1"/>
+  <c r="D30" i="1" s="1"/>
+  <c r="D39" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="293">
   <si>
     <t>Pour toute demande de précision, vous pouvez contacter votre correspondant habituel à la délégation départementale de l'ARS dont votre structure dépend.</t>
   </si>
   <si>
     <t>Généralités</t>
   </si>
   <si>
     <t>Page de garde</t>
   </si>
   <si>
     <t>Pour tous les onglets</t>
   </si>
   <si>
     <t>Contrôle de cohérence avant transmission à l'ARS</t>
   </si>
   <si>
     <t>Ne pas sauter de lignes entre vos demandes de CNR, au risque que la demande ne soit pas prise en compte (macro de concaténation).</t>
   </si>
   <si>
     <t>Chaque demande formulée devra être justifiée par la transmission de pièces justificatives correspondantes.</t>
   </si>
   <si>
     <t>Ne pas modifier le format des cellules.</t>
   </si>
   <si>
     <t>Utiliser les listes déroulantes dès que ces dernières sont présentes (département, FINESS, catégorie de personnel, nature de la dépense, etc…).</t>
   </si>
   <si>
     <t>Pour les colonnes "montants sollicités": ne pas mettre de texte, et s'assurer que le format est bien en format "monétaire" (au risque sinon que la demande ne soit pas prise en compte).</t>
   </si>
   <si>
     <t>La demande de CNR ne sera pas traitée en l'absence de la transmission des pièces justificatives demandées.</t>
   </si>
   <si>
     <t>Vérifier que le montant total de chaque onglet est cohérent avec le montant repris dans l'onglet "page de garde".</t>
   </si>
   <si>
-    <t xml:space="preserve">Les CNR  seront alloués en 2nde phase de campagne après examen des demandes formulées, des justificatifs produits et en fonction des crédits 
-[...2 lines deleted...]
-  <si>
     <t>disponibles et des orientations régionales précisées  dans le Rapport d'Orientation Budgétaire.</t>
   </si>
   <si>
     <t>La situation financière des ESMS (et/ou de l'OG) sera prise en compte en fonction des thématiques.</t>
   </si>
   <si>
-    <t>En cas de difficultés, vous pouvez contacter votre Délégation Départementale.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Demande de crédits non reconductibles (CNR) 2025  </t>
   </si>
   <si>
     <t>Aucun CNR ne sera accordé en cas de non respect des obligations règlementaires de dépôt des documents budgétaires (EPRD, ERRD, CA, Annexes Activité) et du remplissage du tableau de bord de la performance (ANAP)</t>
   </si>
   <si>
     <t>FINESS ET</t>
   </si>
   <si>
     <t>Commune</t>
   </si>
   <si>
     <t>Statut juridique</t>
   </si>
   <si>
     <t>Date de la demande</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Montant sollicié</t>
   </si>
   <si>
     <t>Dépenses de personnel non pérennes</t>
   </si>
   <si>
     <t>Médicaments coûteux</t>
   </si>
   <si>
     <t>Nature de la demande</t>
   </si>
   <si>
     <t>Qualité de vie au travail</t>
   </si>
   <si>
     <t>Gratifications de stage</t>
   </si>
   <si>
     <t>Prévention</t>
   </si>
   <si>
     <t>Situations exceptionnelles</t>
   </si>
   <si>
     <t xml:space="preserve">  Secteurs PA/PH</t>
   </si>
   <si>
-    <t>Aucun CNR ne sera examiné si l'établissment n'a pas, au préalable, rendu compte de l'utilisation des CNR versés en N-1</t>
-[...1 lines deleted...]
-  <si>
     <t>Nom Organisme Gestionnaire</t>
   </si>
   <si>
     <t>Raison social établissement</t>
   </si>
   <si>
-    <t>Montant percu en N-1</t>
-[...1 lines deleted...]
-  <si>
     <t>Montant utilisé</t>
-  </si>
-[...2 lines deleted...]
- (réalisée ou prévisionnelle)</t>
   </si>
   <si>
     <t>CNR N-1</t>
   </si>
   <si>
     <t>Justification  en cas de non/sous-utilisation</t>
   </si>
   <si>
     <t xml:space="preserve">Participer au renfort de personnel ponctuel afin de garantir la continuité de prise en charge des usagers </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Marianne"/>
       </rPr>
       <t>OBJECTIF</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Marianne"/>
@@ -474,88 +481,54 @@
     <t>Permanents syndicaux</t>
   </si>
   <si>
     <t xml:space="preserve">Justification de l'utilisation </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Marianne"/>
       </rPr>
       <t>OBJECTIFS</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Marianne"/>
       </rPr>
       <t xml:space="preserve"> :</t>
     </r>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-  <si>
     <t>• Accompagnement des ESMS dans la mise en œuvre de démarches de qualité de vie au travail (QVT).</t>
   </si>
   <si>
     <t>• L'acquisition de matériel hors QVT (matériel hors soins, martériel administratif, bureautique, logiciels, lits médicalisés).</t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <t>• L'organisation de formations à l'utilisation de ces équipements spécifiques.</t>
   </si>
   <si>
     <t>• Des actions / démarches financées par l'ARS et faisant l'objet d'autres sources de financement (FIR, OPCO, CNSA ….).</t>
   </si>
   <si>
     <t>Description de la demande/ projet</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Catégorie demande
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFFFF00"/>
         <rFont val="Marianne"/>
       </rPr>
       <t>(liste déroulante)</t>
     </r>
   </si>
@@ -1149,53 +1122,50 @@
   </si>
   <si>
     <t>Difficultés à régler les dettes sociales</t>
   </si>
   <si>
     <t>Autres (à préciser dans l'argumentaire)</t>
   </si>
   <si>
     <t>• Dépôt de dossier dans le cadre du process « ESMS en difficultés » permettant la mise en œuvre d'un suivi de la part de la commission régionale en articulation avec le COREVAT pour les ESMS relevant d’une gestion hospitalière (solliciter le dossier auprès des services de l'ARS)</t>
   </si>
   <si>
     <t>• Accompagnement des ESMS dans le financement d'investissements hors cadre PAI et/ou accompagnement des ESMS dans le financement d'investissements pour les demandes de financement complémentaire à un dépôt de dossier au titre du "Plan d'Aide à l'Investissement"</t>
   </si>
   <si>
     <t>• Engagement de l’ESMS à s’inscrire dans une démarche structurelle de retour à l’équilibre financier : plan d'actions et signature d'une convention</t>
   </si>
   <si>
     <t>Période concernée 
 date début</t>
   </si>
   <si>
     <t>Période concernée
 date fin</t>
   </si>
   <si>
-    <t>•  Engagement de la part du salarié à s'inscrire dans le cadre de la formation</t>
-[...1 lines deleted...]
-  <si>
     <t>• Transmission obligatoire des pièces justifiatives : attestation d'admission à la formation, attestation de formation en apprentissage, attestation d'inclusion dans un parcours VAE…</t>
   </si>
   <si>
     <t>• Stage pouvant se dérouler sur l'année N et/ou sur l'année scolaire N/N+1</t>
   </si>
   <si>
     <t>• Les demandes de financement pour des stages au sein d'EAM/SAMSAH seront étudiées au cas par cas</t>
   </si>
   <si>
     <t>• Le soutien à l’acquisition d’équipements destinés à faciliter le transfert et la mobilisation des résidents (rails+ moteurs, lève-malades, verticalisateurs, draps de glisse, guidon de transfert, chariots de douche, équipement de pesée...).</t>
   </si>
   <si>
     <t>• Apporter un soutien aux ESMS pour la prise en charge de situations individuelles critiques</t>
   </si>
   <si>
     <t>• En cas de renouvellement de demande, présentation requise d'un bilan de la situation</t>
   </si>
   <si>
     <t>Les CNR ne présentent pas d'existence juridique propre, ils sont fonction des marges financières disponibles en fin de gestion de campagne.</t>
   </si>
   <si>
     <t>Les CNR ne peuvent faire l'objet de demande de financement pérenne.</t>
   </si>
   <si>
     <t>Les demandes de CNR s'inscrivent dans le cadre de l'exigence de mise en concurrence qui est vous est opposable. A ce titre, chaque demande devra faire l'objet de la transmission de 3 devis a minima</t>
@@ -1212,64 +1182,50 @@
         <sz val="10"/>
         <color theme="0"/>
         <rFont val="Marianne"/>
       </rPr>
       <t xml:space="preserve">La saisine est à adresser à la BAL ars-corse-medico-social@ars.sante.fr
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>L'ensemble des bilans et autres documents médicaux sont à transmettre à la BAL ars-corse-medico-social@arscorse.mssante.fr</t>
     </r>
   </si>
   <si>
     <t>Transmission à : ars-corse-medico-social@ars.sante.fr</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t xml:space="preserve">Fonds de lutte contre la sinistralité pour le financement d’équipements à destination des professionnels exerçant dans les établissements médico-sociaux pour personnes âgées et personnes en situation de handicap </t>
   </si>
   <si>
     <t>• Enveloppes 2025 pour la Corse:  48 794€ au titre du secteur PA et 61 663€ au titre du secteur PH pour 2025.</t>
   </si>
   <si>
     <t xml:space="preserve">• Accompagnement des ESMS dans le financement d'équipements permettant de soutenir les professionnels dans leurs activités, enn complément des financements existants d’amélioration de la qualité de vie et des conditions de travail des professionnels de l’autonomie. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">• Ciblage des principales activités en cause dans les accidents du travail et les maladies professionnels du secteur que sont les manutentions manuelles, et notamment les activités d'aide au transfert des personnes. </t>
   </si>
   <si>
     <t xml:space="preserve">• Périmètre médico-social des établissements et services éligibles : les établissements et services pour personnes âgées et pour personnes en situation de handicap, financés ou cofinancés par la CNSA, tels que mentionnés à l’article L314-3-1 du CASF </t>
   </si>
   <si>
     <t>Rails de transfert avec une configuration en H (installation et formation à l'utilisation)</t>
   </si>
   <si>
     <t>Moteurs fixes décrochables/débrochables (pour rails de transfert)</t>
   </si>
   <si>
     <t>Sièges/lits de douche et/ou de bain à roulette, réglables en hauteur électriquement</t>
   </si>
   <si>
@@ -1319,60 +1275,251 @@
   </si>
   <si>
     <t xml:space="preserve">Montant PAI sollicité </t>
   </si>
   <si>
     <t>Co-financement</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Equipements sollicitées
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFFFF00"/>
         <rFont val="Marianne"/>
       </rPr>
       <t>(liste déroulante)</t>
     </r>
   </si>
   <si>
     <t>Lutte contre la sinistralité PAI</t>
   </si>
+  <si>
+    <t>En cas de difficultés, vous pouvez contacter votre interlocuteur habituel  de la DA Animation Territoriale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Les CNR  seront alloués en 1ere phase dans la mesure de la disponibilité d'enveloppe, une analyse complèmentaire en aura lieu en 2nde phase de campagne après examen des demandes formulées, des justificatifs produits et en fonction des crédits 
+</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Thématique CNR N-x
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFFFF00"/>
+        <rFont val="Marianne"/>
+      </rPr>
+      <t>(liste déroulante)</t>
+    </r>
+  </si>
+  <si>
+    <t>• Accompagnement à titre exceptionnel dans le financement de molécules et traitements onéreux.</t>
+  </si>
+  <si>
+    <t>• Les molécules faisant l'objet d'un remboursement à titre dérogatoire par l'assurance maladie (apomorphine (APOKINON®),
+levodopa et carbidopa (DUODOPA®), Lucentis®).</t>
+  </si>
+  <si>
+    <t>• Les demandes incomplètes (absence de renseignement de l'ensemble des colonnes du fichier).</t>
+  </si>
+  <si>
+    <t>Initiales patients 
+(prénom puis nom)</t>
+  </si>
+  <si>
+    <t>Dénomination  médicament &amp; dosage
+ (1 ligne par molécule et par résident)</t>
+  </si>
+  <si>
+    <t>Code ATC 3</t>
+  </si>
+  <si>
+    <t>Libellé ATC 3</t>
+  </si>
+  <si>
+    <t>Code UCD 13</t>
+  </si>
+  <si>
+    <t>Indication thérapeutique</t>
+  </si>
+  <si>
+    <t>Prix TTC par UCD</t>
+  </si>
+  <si>
+    <t>Nb unités administrées du 01/09/N-1 au 31/05/N</t>
+  </si>
+  <si>
+    <t>Secteurs PA-PH</t>
+  </si>
+  <si>
+    <t>• Périmètre : EHPAD avec PUI et secteur PH</t>
+  </si>
+  <si>
+    <t>• La demande doit revêtir un caractère onéreux, c’est-à-dire représenter une charge difficilement supportable par l'établissement (seuil minimal de prise en charge : 1 000 € minimum pour une même molécule pour un même usager sur la période de référence)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Les demandes de financement hors molécules  ou dispositif médical spécifique </t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Transmission obligatoire de pièce justificative : facture d'achat de la PUI et réponse CPAM de l'attente préalable </t>
+  </si>
+  <si>
+    <t>Un lien permet depuis la Nature de  la demande d'accéder à l'onglet concerné</t>
+  </si>
+  <si>
+    <t>Justification CNR n-1 (et antérieurs)</t>
+  </si>
+  <si>
+    <t>Montant percu</t>
+  </si>
+  <si>
+    <t>Objet des CNR</t>
+  </si>
+  <si>
+    <t>CNR N-1 (et antérieurs)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Marianne"/>
+      </rPr>
+      <t>OBJECTIF :</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Marianne"/>
+      </rPr>
+      <t xml:space="preserve"> rendre compte de l'utilisation des CNR au titre de l'année N-1 (ou années précédentes)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Produits de santé couteux </t>
+  </si>
+  <si>
+    <t>/!\ la période de référence est adaptée en fonction de chaque thématique.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rappel montant TTC sollicité </t>
+  </si>
+  <si>
+    <t>• Engagement de la part du salarié à s'inscrire dans le cadre de la formation</t>
+  </si>
+  <si>
+    <t>Produits de santé couteux</t>
+  </si>
+  <si>
+    <t>Année d'allocation des CNR</t>
+  </si>
+  <si>
+    <t>Année d'utilisation
+ (réalisée ou prévisionnelle)</t>
+  </si>
+  <si>
+    <t>Nom des pièces justificatives transmises</t>
+  </si>
+  <si>
+    <t>Les pièces justificatives (factures et autres) devront être transmise à l'appui de la présente demande</t>
+  </si>
+  <si>
+    <t>Aucun CNR ne sera examiné si l'établissement n'a pas, au préalable, rendu compte de l'utilisation des CNR versés en N-1 et antérieurs en cas de non transmission des justificatifs</t>
+  </si>
+  <si>
+    <t>Aucun CNR ne sera examiné si l'établissement n'a pas, au préalable, rendu compte de l'utilisation des CNR versés en N-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date limite de dépôt de la demande : </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">• </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Marianne"/>
+      </rPr>
+      <t>30/09/N</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Marianne"/>
+      </rPr>
+      <t xml:space="preserve"> pour la 2ème phase de campagne</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">• </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Marianne"/>
+      </rPr>
+      <t>01/06/N</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Marianne"/>
+      </rPr>
+      <t xml:space="preserve"> pour les demandes éligibles en 1ère phase de campagne (uniquement situations individuelles critiques, formations, gratifications de stage, apprentissages ou autre demande urgente) </t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
-    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ [$€-40C]_-;\-* #,##0.00\ [$€-40C]_-;_-* &quot;-&quot;??\ [$€-40C]_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ [$€-40C]_-;\-* #,##0.00\ [$€-40C]_-;_-* &quot;-&quot;??\ [$€-40C]_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Marianne"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Marianne"/>
     </font>
@@ -1530,96 +1677,111 @@
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Marianne"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Marianne"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Marianne"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Marianne"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.249977111117893"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -1773,57 +1935,147 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="176">
+  <cellXfs count="217">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -1837,109 +2089,92 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2083,61 +2318,57 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -2187,128 +2418,259 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="13" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
+    <cellStyle name="Lien hypertexte" xfId="3" builtinId="8"/>
     <cellStyle name="Monétaire" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Pourcentage" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="10">
+  <dxfs count="11">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
@@ -2354,51 +2716,51 @@
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2676,6155 +3038,6915 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F230055-6EA7-4B24-A263-9AF08E4CBE06}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
-  <dimension ref="B1:G28"/>
+  <dimension ref="B1:G34"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="11.42578125" style="1"/>
     <col min="3" max="3" width="173.28515625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B2" s="9"/>
       <c r="C2" s="10"/>
       <c r="D2" s="17"/>
     </row>
     <row r="3" spans="2:7" ht="44.25" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="11"/>
-      <c r="C3" s="135" t="s">
-        <v>161</v>
+      <c r="C3" s="126" t="s">
+        <v>153</v>
       </c>
       <c r="D3" s="18"/>
     </row>
     <row r="4" spans="2:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B4" s="11"/>
       <c r="C4" s="14"/>
       <c r="D4" s="16"/>
     </row>
     <row r="5" spans="2:7" s="8" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="12"/>
-      <c r="C5" s="136" t="s">
+      <c r="C5" s="127" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="19"/>
     </row>
     <row r="6" spans="2:7" s="8" customFormat="1" ht="18.75" x14ac:dyDescent="0.35">
       <c r="B6" s="12"/>
       <c r="C6" s="3" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="D6" s="19"/>
     </row>
     <row r="7" spans="2:7" s="8" customFormat="1" ht="18.75" x14ac:dyDescent="0.35">
       <c r="B7" s="12"/>
       <c r="C7" s="3" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="D7" s="19"/>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-        <v>163</v>
+    <row r="8" spans="2:7" ht="18.75" x14ac:dyDescent="0.35">
+      <c r="B8" s="12"/>
+      <c r="C8" s="3" t="s">
+        <v>155</v>
       </c>
       <c r="D8" s="16"/>
     </row>
     <row r="9" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="11"/>
       <c r="C9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="16"/>
     </row>
     <row r="10" spans="2:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="11"/>
-      <c r="C10" s="157" t="s">
-        <v>233</v>
+      <c r="C10" s="144" t="s">
+        <v>224</v>
       </c>
       <c r="D10" s="16"/>
     </row>
     <row r="11" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B11" s="11"/>
       <c r="C11" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="16"/>
-      <c r="G11" s="134"/>
+      <c r="G11" s="125"/>
     </row>
     <row r="12" spans="2:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B12" s="11"/>
       <c r="C12" s="14"/>
       <c r="D12" s="16"/>
-      <c r="G12" s="134"/>
+      <c r="G12" s="125"/>
     </row>
     <row r="13" spans="2:7" ht="19.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B13" s="11"/>
-      <c r="C13" s="136" t="s">
+      <c r="C13" s="127" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="16"/>
-      <c r="G13" s="134"/>
+      <c r="G13" s="125"/>
     </row>
     <row r="14" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B14" s="11"/>
       <c r="C14" s="4" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="D14" s="16"/>
     </row>
-    <row r="15" spans="2:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B15" s="11"/>
-      <c r="C15" s="22"/>
+      <c r="C15" s="189" t="s">
+        <v>273</v>
+      </c>
       <c r="D15" s="16"/>
     </row>
-    <row r="16" spans="2:7" ht="19.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="2:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B16" s="11"/>
-      <c r="C16" s="136" t="s">
+      <c r="C16" s="22"/>
+      <c r="D16" s="16"/>
+    </row>
+    <row r="17" spans="2:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="11"/>
+      <c r="C17" s="127" t="s">
         <v>3</v>
       </c>
-      <c r="D16" s="16"/>
-[...3 lines deleted...]
-      <c r="C17" s="14"/>
       <c r="D17" s="16"/>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B18" s="11"/>
-      <c r="C18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="14"/>
       <c r="D18" s="16"/>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B19" s="11"/>
       <c r="C19" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D19" s="16"/>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B20" s="11"/>
       <c r="C20" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D20" s="16"/>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B21" s="11"/>
       <c r="C21" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D21" s="16"/>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B22" s="11"/>
-      <c r="C22" s="6" t="s">
+      <c r="C22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="16"/>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B23" s="11"/>
+      <c r="C23" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D22" s="16"/>
-[...3 lines deleted...]
-      <c r="C23" s="14"/>
       <c r="D23" s="16"/>
     </row>
-    <row r="24" spans="2:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B24" s="11"/>
-      <c r="C24" s="136" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="14"/>
       <c r="D24" s="16"/>
     </row>
-    <row r="25" spans="2:4" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B25" s="11"/>
-      <c r="C25" s="21"/>
+      <c r="C25" s="127" t="s">
+        <v>274</v>
+      </c>
       <c r="D25" s="16"/>
     </row>
     <row r="26" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B26" s="11"/>
-      <c r="C26" s="100" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="14"/>
       <c r="D26" s="16"/>
     </row>
     <row r="27" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B27" s="11"/>
-      <c r="C27" s="7" t="s">
+      <c r="C27" s="201" t="s">
+        <v>288</v>
+      </c>
+      <c r="D27" s="16"/>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B28" s="11"/>
+      <c r="C28" s="214" t="s">
+        <v>287</v>
+      </c>
+      <c r="D28" s="16"/>
+    </row>
+    <row r="29" spans="2:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="11"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="16"/>
+    </row>
+    <row r="30" spans="2:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="11"/>
+      <c r="C30" s="127" t="s">
+        <v>4</v>
+      </c>
+      <c r="D30" s="16"/>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B31" s="11"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="16"/>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B32" s="11"/>
+      <c r="C32" s="93" t="s">
+        <v>154</v>
+      </c>
+      <c r="D32" s="16"/>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B33" s="11"/>
+      <c r="C33" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D27" s="16"/>
-[...4 lines deleted...]
-      <c r="D28" s="20"/>
+      <c r="D33" s="16"/>
+    </row>
+    <row r="34" spans="2:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="13"/>
+      <c r="C34" s="15"/>
+      <c r="D34" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{219F6E46-E10B-4AF9-8FCD-D7DB96B8E30E}">
-  <dimension ref="A1:E37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EC8F715-B41C-4DD7-9403-AEAEF5B142C9}">
+  <dimension ref="A1:J44"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C25" sqref="C25"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="I43" sqref="I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="50.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="40.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="35.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="40.7109375" style="53" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" style="53" customWidth="1"/>
+    <col min="8" max="9" width="20.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="40.7109375" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="11.42578125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A2" s="9"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="55"/>
+    </row>
+    <row r="3" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="176" t="s">
+        <v>279</v>
+      </c>
+      <c r="B3" s="177"/>
+      <c r="C3" s="177"/>
+      <c r="D3" s="177"/>
+      <c r="E3" s="177"/>
+      <c r="F3" s="177"/>
+      <c r="G3" s="177"/>
+      <c r="H3" s="177"/>
+      <c r="I3" s="177"/>
+      <c r="J3" s="178"/>
+    </row>
+    <row r="4" spans="1:10" ht="21.75" x14ac:dyDescent="0.35">
+      <c r="A4" s="179" t="s">
+        <v>268</v>
+      </c>
+      <c r="B4" s="185"/>
+      <c r="C4" s="185"/>
+      <c r="D4" s="185"/>
+      <c r="E4" s="185"/>
+      <c r="F4" s="185"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="181"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A5" s="151" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="152"/>
+      <c r="C5" s="152"/>
+      <c r="D5" s="152"/>
+      <c r="E5" s="152"/>
+      <c r="F5" s="152"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="152"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="153"/>
+    </row>
+    <row r="6" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="154" t="s">
+        <v>257</v>
+      </c>
+      <c r="B6" s="155"/>
+      <c r="C6" s="155"/>
+      <c r="D6" s="155"/>
+      <c r="E6" s="155"/>
+      <c r="F6" s="155"/>
+      <c r="G6" s="155"/>
+      <c r="H6" s="155"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="156"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A7" s="11"/>
+      <c r="B7" s="14"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="157"/>
+      <c r="J7" s="60"/>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A8" s="158" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="155"/>
+      <c r="C8" s="155"/>
+      <c r="D8" s="155"/>
+      <c r="E8" s="155"/>
+      <c r="F8" s="155"/>
+      <c r="G8" s="155"/>
+      <c r="H8" s="155"/>
+      <c r="I8" s="64"/>
+      <c r="J8" s="156"/>
+    </row>
+    <row r="9" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A9" s="159" t="s">
+        <v>269</v>
+      </c>
+      <c r="B9" s="197"/>
+      <c r="C9" s="160"/>
+      <c r="D9" s="160"/>
+      <c r="E9" s="160"/>
+      <c r="F9" s="160"/>
+      <c r="G9" s="160"/>
+      <c r="H9" s="160"/>
+      <c r="I9" s="160"/>
+      <c r="J9" s="161"/>
+    </row>
+    <row r="10" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="159" t="s">
+        <v>270</v>
+      </c>
+      <c r="B10" s="197"/>
+      <c r="C10" s="160"/>
+      <c r="D10" s="160"/>
+      <c r="E10" s="160"/>
+      <c r="F10" s="160"/>
+      <c r="G10" s="160"/>
+      <c r="H10" s="160"/>
+      <c r="I10" s="160"/>
+      <c r="J10" s="161"/>
+    </row>
+    <row r="11" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="159" t="s">
+        <v>272</v>
+      </c>
+      <c r="B11" s="197"/>
+      <c r="C11" s="197"/>
+      <c r="D11" s="197"/>
+      <c r="E11" s="160"/>
+      <c r="F11" s="160"/>
+      <c r="G11" s="160"/>
+      <c r="H11" s="160"/>
+      <c r="I11" s="160"/>
+      <c r="J11" s="161"/>
+    </row>
+    <row r="12" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="11"/>
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="157"/>
+      <c r="J12" s="60"/>
+    </row>
+    <row r="13" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="162" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="163"/>
+      <c r="C13" s="164"/>
+      <c r="D13" s="160"/>
+      <c r="E13" s="160"/>
+      <c r="F13" s="160"/>
+      <c r="G13" s="160"/>
+      <c r="H13" s="160"/>
+      <c r="I13" s="160"/>
+      <c r="J13" s="161"/>
+    </row>
+    <row r="14" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="165" t="s">
+        <v>271</v>
+      </c>
+      <c r="B14" s="163"/>
+      <c r="C14" s="164"/>
+      <c r="D14" s="160"/>
+      <c r="E14" s="160"/>
+      <c r="F14" s="160"/>
+      <c r="G14" s="160"/>
+      <c r="H14" s="160"/>
+      <c r="I14" s="160"/>
+      <c r="J14" s="161"/>
+    </row>
+    <row r="15" spans="1:10" s="172" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="198" t="s">
+        <v>258</v>
+      </c>
+      <c r="B15" s="199"/>
+      <c r="C15" s="200"/>
+      <c r="D15" s="197"/>
+      <c r="E15" s="197"/>
+      <c r="F15" s="197"/>
+      <c r="G15" s="197"/>
+      <c r="H15" s="197"/>
+      <c r="I15" s="197"/>
+      <c r="J15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A16" s="165" t="s">
+        <v>259</v>
+      </c>
+      <c r="B16" s="163"/>
+      <c r="C16" s="164"/>
+      <c r="D16" s="160"/>
+      <c r="E16" s="160"/>
+      <c r="F16" s="160"/>
+      <c r="G16" s="160"/>
+      <c r="H16" s="160"/>
+      <c r="I16" s="160"/>
+      <c r="J16" s="161"/>
+    </row>
+    <row r="17" spans="1:10" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="13"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="62"/>
+      <c r="J17" s="63"/>
+    </row>
+    <row r="18" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+    </row>
+    <row r="19" spans="1:10" s="42" customFormat="1" ht="47.25" x14ac:dyDescent="0.3">
+      <c r="A19" s="47" t="s">
+        <v>260</v>
+      </c>
+      <c r="B19" s="47" t="s">
+        <v>261</v>
+      </c>
+      <c r="C19" s="47" t="s">
+        <v>262</v>
+      </c>
+      <c r="D19" s="47" t="s">
+        <v>263</v>
+      </c>
+      <c r="E19" s="47" t="s">
+        <v>264</v>
+      </c>
+      <c r="F19" s="47" t="s">
+        <v>265</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>266</v>
+      </c>
+      <c r="H19" s="47" t="s">
+        <v>267</v>
+      </c>
+      <c r="I19" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="J19" s="47" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="79"/>
+      <c r="B20" s="79"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="65"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="92"/>
+      <c r="H20" s="166"/>
+      <c r="I20" s="78">
+        <f>H20*G20</f>
+        <v>0</v>
+      </c>
+      <c r="J20" s="81"/>
+    </row>
+    <row r="21" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="79"/>
+      <c r="B21" s="79"/>
+      <c r="C21" s="89"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="77"/>
+      <c r="G21" s="92"/>
+      <c r="H21" s="166"/>
+      <c r="I21" s="78">
+        <f t="shared" ref="I21:I41" si="0">H21*G21</f>
+        <v>0</v>
+      </c>
+      <c r="J21" s="81"/>
+    </row>
+    <row r="22" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="79"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="77"/>
+      <c r="G22" s="92"/>
+      <c r="H22" s="166"/>
+      <c r="I22" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J22" s="81"/>
+    </row>
+    <row r="23" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="79"/>
+      <c r="B23" s="79"/>
+      <c r="C23" s="89"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="65"/>
+      <c r="F23" s="77"/>
+      <c r="G23" s="92"/>
+      <c r="H23" s="166"/>
+      <c r="I23" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J23" s="81"/>
+    </row>
+    <row r="24" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="79"/>
+      <c r="B24" s="79"/>
+      <c r="C24" s="89"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="77"/>
+      <c r="G24" s="92"/>
+      <c r="H24" s="166"/>
+      <c r="I24" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J24" s="81"/>
+    </row>
+    <row r="25" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="79"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="89"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="77"/>
+      <c r="G25" s="92"/>
+      <c r="H25" s="166"/>
+      <c r="I25" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J25" s="81"/>
+    </row>
+    <row r="26" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A26" s="79"/>
+      <c r="B26" s="79"/>
+      <c r="C26" s="90"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="65"/>
+      <c r="F26" s="77"/>
+      <c r="G26" s="92"/>
+      <c r="H26" s="166"/>
+      <c r="I26" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J26" s="81"/>
+    </row>
+    <row r="27" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A27" s="79"/>
+      <c r="B27" s="79"/>
+      <c r="C27" s="90"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="77"/>
+      <c r="G27" s="92"/>
+      <c r="H27" s="166"/>
+      <c r="I27" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J27" s="81"/>
+    </row>
+    <row r="28" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="79"/>
+      <c r="B28" s="79"/>
+      <c r="C28" s="90"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="92"/>
+      <c r="H28" s="166"/>
+      <c r="I28" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J28" s="81"/>
+    </row>
+    <row r="29" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A29" s="79"/>
+      <c r="B29" s="79"/>
+      <c r="C29" s="90"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="92"/>
+      <c r="H29" s="166"/>
+      <c r="I29" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J29" s="81"/>
+    </row>
+    <row r="30" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A30" s="79"/>
+      <c r="B30" s="79"/>
+      <c r="C30" s="90"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="77"/>
+      <c r="G30" s="92"/>
+      <c r="H30" s="166"/>
+      <c r="I30" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J30" s="81"/>
+    </row>
+    <row r="31" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A31" s="79"/>
+      <c r="B31" s="79"/>
+      <c r="C31" s="90"/>
+      <c r="D31" s="65"/>
+      <c r="E31" s="65"/>
+      <c r="F31" s="77"/>
+      <c r="G31" s="92"/>
+      <c r="H31" s="166"/>
+      <c r="I31" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J31" s="81"/>
+    </row>
+    <row r="32" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A32" s="79"/>
+      <c r="B32" s="79"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="77"/>
+      <c r="G32" s="92"/>
+      <c r="H32" s="166"/>
+      <c r="I32" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J32" s="81"/>
+    </row>
+    <row r="33" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="79"/>
+      <c r="B33" s="79"/>
+      <c r="C33" s="80"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="77"/>
+      <c r="G33" s="92"/>
+      <c r="H33" s="166"/>
+      <c r="I33" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J33" s="81"/>
+    </row>
+    <row r="34" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="79"/>
+      <c r="B34" s="79"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="77"/>
+      <c r="G34" s="92"/>
+      <c r="H34" s="166"/>
+      <c r="I34" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J34" s="81"/>
+    </row>
+    <row r="35" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A35" s="79"/>
+      <c r="B35" s="79"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="77"/>
+      <c r="G35" s="92"/>
+      <c r="H35" s="166"/>
+      <c r="I35" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J35" s="81"/>
+    </row>
+    <row r="36" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A36" s="79"/>
+      <c r="B36" s="79"/>
+      <c r="C36" s="80"/>
+      <c r="D36" s="65"/>
+      <c r="E36" s="65"/>
+      <c r="F36" s="77"/>
+      <c r="G36" s="92"/>
+      <c r="H36" s="166"/>
+      <c r="I36" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J36" s="81"/>
+    </row>
+    <row r="37" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A37" s="79"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="80"/>
+      <c r="D37" s="65"/>
+      <c r="E37" s="65"/>
+      <c r="F37" s="77"/>
+      <c r="G37" s="92"/>
+      <c r="H37" s="166"/>
+      <c r="I37" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J37" s="81"/>
+    </row>
+    <row r="38" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A38" s="79"/>
+      <c r="B38" s="79"/>
+      <c r="C38" s="80"/>
+      <c r="D38" s="65"/>
+      <c r="E38" s="65"/>
+      <c r="F38" s="77"/>
+      <c r="G38" s="92"/>
+      <c r="H38" s="166"/>
+      <c r="I38" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J38" s="81"/>
+    </row>
+    <row r="39" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A39" s="79"/>
+      <c r="B39" s="79"/>
+      <c r="C39" s="80"/>
+      <c r="D39" s="65"/>
+      <c r="E39" s="65"/>
+      <c r="F39" s="77"/>
+      <c r="G39" s="92"/>
+      <c r="H39" s="166"/>
+      <c r="I39" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J39" s="81"/>
+    </row>
+    <row r="40" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A40" s="79"/>
+      <c r="B40" s="79"/>
+      <c r="C40" s="80"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="77"/>
+      <c r="G40" s="92"/>
+      <c r="H40" s="166"/>
+      <c r="I40" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J40" s="81"/>
+    </row>
+    <row r="41" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A41" s="79"/>
+      <c r="B41" s="79"/>
+      <c r="C41" s="80"/>
+      <c r="D41" s="65"/>
+      <c r="E41" s="65"/>
+      <c r="F41" s="77"/>
+      <c r="G41" s="92"/>
+      <c r="H41" s="166"/>
+      <c r="I41" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J41" s="81"/>
+    </row>
+    <row r="42" spans="1:10" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F42" s="64"/>
+      <c r="G42" s="64"/>
+    </row>
+    <row r="43" spans="1:10" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F43" s="64"/>
+      <c r="G43" s="64"/>
+      <c r="I43" s="46">
+        <f>SUM(I20:I41)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="F44" s="64"/>
+      <c r="G44" s="64"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A4:J4"/>
+  </mergeCells>
+  <conditionalFormatting sqref="J20:J41">
+    <cfRule type="expression" dxfId="4" priority="1">
+      <formula>AND(XFC20&lt;&gt;"",I20&gt;0,J20="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{528B631A-0510-4326-9044-E9CA2345979C}">
+  <dimension ref="A1:E39"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D34" sqref="D34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="70.7109375" style="1" customWidth="1"/>
+    <col min="2" max="4" width="25.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="50.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
-      <c r="D2" s="61"/>
-      <c r="E2" s="62"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="55"/>
     </row>
     <row r="3" spans="1:5" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A3" s="161" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="163"/>
+      <c r="A3" s="176" t="s">
+        <v>133</v>
+      </c>
+      <c r="B3" s="177"/>
+      <c r="C3" s="177"/>
+      <c r="D3" s="177"/>
+      <c r="E3" s="178"/>
     </row>
     <row r="4" spans="1:5" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A4" s="164" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="166"/>
+      <c r="A4" s="179" t="s">
+        <v>102</v>
+      </c>
+      <c r="B4" s="180"/>
+      <c r="C4" s="180"/>
+      <c r="D4" s="180"/>
+      <c r="E4" s="181"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A5" s="57" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="65"/>
+      <c r="A5" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="121"/>
+      <c r="C5" s="121"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A6" s="58" t="s">
-[...3 lines deleted...]
-      <c r="C6" s="56"/>
+      <c r="A6" s="51" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
       <c r="D6" s="29"/>
-      <c r="E6" s="68"/>
+      <c r="E6" s="61"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="11"/>
       <c r="B7" s="25"/>
       <c r="C7" s="25"/>
-      <c r="D7" s="66"/>
-      <c r="E7" s="67"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="60"/>
     </row>
     <row r="8" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A8" s="59" t="s">
-[...3 lines deleted...]
-      <c r="C8" s="56"/>
+      <c r="A8" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
       <c r="D8" s="29"/>
-      <c r="E8" s="68"/>
+      <c r="E8" s="61"/>
     </row>
     <row r="9" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="58" t="s">
-[...28 lines deleted...]
-      <c r="E12" s="54" t="s">
+      <c r="A9" s="119" t="s">
+        <v>136</v>
+      </c>
+      <c r="B9" s="71"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="72"/>
+    </row>
+    <row r="10" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="119" t="s">
+        <v>193</v>
+      </c>
+      <c r="B10" s="71"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="72"/>
+    </row>
+    <row r="11" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B11" s="71"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="72"/>
+    </row>
+    <row r="12" spans="1:5" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="13"/>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="63"/>
+    </row>
+    <row r="13" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:5" s="42" customFormat="1" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A14" s="47" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14" s="47" t="s">
         <v>46</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="E14" s="88"/>
+      <c r="C14" s="47" t="s">
+        <v>139</v>
+      </c>
+      <c r="D14" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" s="47" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="15" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A15" s="86"/>
-[...3 lines deleted...]
-      <c r="E15" s="88"/>
+      <c r="A15" s="79"/>
+      <c r="B15" s="79"/>
+      <c r="C15" s="80"/>
+      <c r="D15" s="101"/>
+      <c r="E15" s="81"/>
     </row>
     <row r="16" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A16" s="86"/>
-[...3 lines deleted...]
-      <c r="E16" s="88"/>
+      <c r="A16" s="79"/>
+      <c r="B16" s="79"/>
+      <c r="C16" s="80"/>
+      <c r="D16" s="101"/>
+      <c r="E16" s="81"/>
     </row>
     <row r="17" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A17" s="86"/>
-[...3 lines deleted...]
-      <c r="E17" s="88"/>
+      <c r="A17" s="79"/>
+      <c r="B17" s="79"/>
+      <c r="C17" s="80"/>
+      <c r="D17" s="101"/>
+      <c r="E17" s="81"/>
     </row>
     <row r="18" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A18" s="86"/>
-[...3 lines deleted...]
-      <c r="E18" s="88"/>
+      <c r="A18" s="79"/>
+      <c r="B18" s="79"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="101"/>
+      <c r="E18" s="81"/>
     </row>
     <row r="19" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A19" s="86"/>
-[...3 lines deleted...]
-      <c r="E19" s="88"/>
+      <c r="A19" s="79"/>
+      <c r="B19" s="79"/>
+      <c r="C19" s="80"/>
+      <c r="D19" s="101"/>
+      <c r="E19" s="81"/>
     </row>
     <row r="20" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A20" s="86"/>
-[...3 lines deleted...]
-      <c r="E20" s="88"/>
+      <c r="A20" s="79"/>
+      <c r="B20" s="79"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="101"/>
+      <c r="E20" s="81"/>
     </row>
     <row r="21" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A21" s="86"/>
-[...3 lines deleted...]
-      <c r="E21" s="88"/>
+      <c r="A21" s="79"/>
+      <c r="B21" s="79"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="101"/>
+      <c r="E21" s="81"/>
     </row>
     <row r="22" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A22" s="86"/>
-[...3 lines deleted...]
-      <c r="E22" s="88"/>
+      <c r="A22" s="79"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="101"/>
+      <c r="E22" s="81"/>
     </row>
     <row r="23" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="86"/>
-[...3 lines deleted...]
-      <c r="E23" s="88"/>
+      <c r="A23" s="79"/>
+      <c r="B23" s="79"/>
+      <c r="C23" s="80"/>
+      <c r="D23" s="101"/>
+      <c r="E23" s="81"/>
     </row>
     <row r="24" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A24" s="86"/>
-[...3 lines deleted...]
-      <c r="E24" s="88"/>
+      <c r="A24" s="79"/>
+      <c r="B24" s="79"/>
+      <c r="C24" s="80"/>
+      <c r="D24" s="101"/>
+      <c r="E24" s="81"/>
     </row>
     <row r="25" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="86"/>
-[...3 lines deleted...]
-      <c r="E25" s="88"/>
+      <c r="A25" s="79"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="81"/>
     </row>
     <row r="26" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A26" s="86"/>
-[...3 lines deleted...]
-      <c r="E26" s="88"/>
+      <c r="A26" s="79"/>
+      <c r="B26" s="79"/>
+      <c r="C26" s="80"/>
+      <c r="D26" s="101"/>
+      <c r="E26" s="81"/>
     </row>
     <row r="27" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A27" s="86"/>
-[...3 lines deleted...]
-      <c r="E27" s="88"/>
+      <c r="A27" s="79"/>
+      <c r="B27" s="79"/>
+      <c r="C27" s="80"/>
+      <c r="D27" s="101"/>
+      <c r="E27" s="81"/>
     </row>
     <row r="28" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A28" s="86"/>
-[...3 lines deleted...]
-      <c r="E28" s="88"/>
+      <c r="A28" s="79"/>
+      <c r="B28" s="79"/>
+      <c r="C28" s="80"/>
+      <c r="D28" s="101"/>
+      <c r="E28" s="81"/>
     </row>
     <row r="29" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A29" s="86"/>
-[...3 lines deleted...]
-      <c r="E29" s="88"/>
+      <c r="A29" s="79"/>
+      <c r="B29" s="79"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="101"/>
+      <c r="E29" s="81"/>
     </row>
     <row r="30" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A30" s="86"/>
-[...3 lines deleted...]
-      <c r="E30" s="88"/>
+      <c r="A30" s="79"/>
+      <c r="B30" s="79"/>
+      <c r="C30" s="80"/>
+      <c r="D30" s="101"/>
+      <c r="E30" s="81"/>
     </row>
     <row r="31" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A31" s="86"/>
-[...3 lines deleted...]
-      <c r="E31" s="88"/>
+      <c r="A31" s="79"/>
+      <c r="B31" s="79"/>
+      <c r="C31" s="80"/>
+      <c r="D31" s="101"/>
+      <c r="E31" s="81"/>
     </row>
     <row r="32" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A32" s="86"/>
-[...3 lines deleted...]
-      <c r="E32" s="88"/>
+      <c r="A32" s="79"/>
+      <c r="B32" s="79"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="101"/>
+      <c r="E32" s="81"/>
     </row>
     <row r="33" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A33" s="86"/>
-[...3 lines deleted...]
-      <c r="E33" s="88"/>
+      <c r="A33" s="79"/>
+      <c r="B33" s="79"/>
+      <c r="C33" s="80"/>
+      <c r="D33" s="101"/>
+      <c r="E33" s="81"/>
     </row>
     <row r="34" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A34" s="86"/>
-[...8 lines deleted...]
-        <f>SUM(D13:D34)</f>
+      <c r="A34" s="79"/>
+      <c r="B34" s="79"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="101"/>
+      <c r="E34" s="81"/>
+    </row>
+    <row r="35" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A35" s="79"/>
+      <c r="B35" s="79"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="101"/>
+      <c r="E35" s="81"/>
+    </row>
+    <row r="36" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A36" s="79"/>
+      <c r="B36" s="79"/>
+      <c r="C36" s="80"/>
+      <c r="D36" s="101"/>
+      <c r="E36" s="81"/>
+    </row>
+    <row r="37" spans="1:5" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="38" spans="1:5" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D38" s="46">
+        <f>SUM(D15:D36)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
+    <row r="39" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
-  <conditionalFormatting sqref="E13:E34">
+  <conditionalFormatting sqref="E15:E36">
     <cfRule type="expression" dxfId="3" priority="1">
-      <formula>AND(XEX13&lt;&gt;"",D13&gt;0,E13="")</formula>
+      <formula>AND(XEX15&lt;&gt;"",D15&gt;0,E15="")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CE0410E-BCEE-445D-A226-2426CC410522}">
   <dimension ref="A1:I44"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="80.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="25.7109375" style="1" customWidth="1"/>
-    <col min="6" max="6" width="40.7109375" style="60" customWidth="1"/>
-    <col min="7" max="7" width="20.7109375" style="60" customWidth="1"/>
+    <col min="6" max="6" width="40.7109375" style="53" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" style="53" customWidth="1"/>
     <col min="8" max="9" width="20.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="40.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
-      <c r="F2" s="62"/>
+      <c r="F2" s="55"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A3" s="42" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="63"/>
+      <c r="A3" s="36" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="56"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A4" s="44" t="s">
-[...6 lines deleted...]
-      <c r="F4" s="63"/>
+      <c r="A4" s="38" t="s">
+        <v>166</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="56"/>
       <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A5" s="57" t="s">
-        <v>42</v>
+      <c r="A5" s="50" t="s">
+        <v>36</v>
       </c>
       <c r="B5" s="30"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
-      <c r="F5" s="65"/>
+      <c r="F5" s="58"/>
       <c r="G5" s="1"/>
     </row>
     <row r="6" spans="1:7" ht="33.6" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="167" t="s">
-[...6 lines deleted...]
-      <c r="F6" s="169"/>
+      <c r="A6" s="182" t="s">
+        <v>212</v>
+      </c>
+      <c r="B6" s="183"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="184"/>
       <c r="G6" s="1"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A7" s="11"/>
       <c r="B7" s="25"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
-      <c r="F7" s="67"/>
+      <c r="F7" s="60"/>
       <c r="G7" s="1"/>
     </row>
     <row r="8" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A8" s="59" t="s">
-[...6 lines deleted...]
-      <c r="F8" s="68"/>
+      <c r="A8" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="61"/>
     </row>
     <row r="9" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="83" t="s">
-[...6 lines deleted...]
-      <c r="F9" s="79"/>
+      <c r="A9" s="76" t="s">
+        <v>103</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="73"/>
+      <c r="D9" s="73"/>
+      <c r="E9" s="71"/>
+      <c r="F9" s="72"/>
     </row>
     <row r="10" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A10" s="83" t="s">
-[...6 lines deleted...]
-      <c r="F10" s="79"/>
+      <c r="A10" s="76" t="s">
+        <v>168</v>
+      </c>
+      <c r="B10" s="73"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="72"/>
     </row>
     <row r="11" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A11" s="83" t="s">
-[...6 lines deleted...]
-      <c r="F11" s="79"/>
+      <c r="A11" s="76" t="s">
+        <v>169</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="72"/>
     </row>
     <row r="12" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="83" t="s">
-[...6 lines deleted...]
-      <c r="F12" s="79"/>
+      <c r="A12" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="73"/>
+      <c r="D12" s="73"/>
+      <c r="E12" s="71"/>
+      <c r="F12" s="72"/>
     </row>
     <row r="13" spans="1:7" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="83" t="s">
-[...6 lines deleted...]
-      <c r="F13" s="79"/>
+      <c r="A13" s="76" t="s">
+        <v>147</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="73"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="73"/>
+      <c r="F13" s="72"/>
     </row>
     <row r="14" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A14" s="83" t="s">
-[...6 lines deleted...]
-      <c r="F14" s="79"/>
+      <c r="A14" s="76" t="s">
+        <v>106</v>
+      </c>
+      <c r="B14" s="73"/>
+      <c r="C14" s="73"/>
+      <c r="D14" s="73"/>
+      <c r="E14" s="71"/>
+      <c r="F14" s="72"/>
     </row>
     <row r="15" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A15" s="83" t="s">
-[...6 lines deleted...]
-      <c r="F15" s="79"/>
+      <c r="A15" s="76" t="s">
+        <v>107</v>
+      </c>
+      <c r="B15" s="73"/>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
+      <c r="E15" s="71"/>
+      <c r="F15" s="72"/>
     </row>
     <row r="16" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A16" s="105" t="s">
-[...6 lines deleted...]
-      <c r="F16" s="79"/>
+      <c r="A16" s="98" t="s">
+        <v>105</v>
+      </c>
+      <c r="B16" s="73"/>
+      <c r="C16" s="73"/>
+      <c r="D16" s="73"/>
+      <c r="E16" s="71"/>
+      <c r="F16" s="72"/>
     </row>
     <row r="17" spans="1:7" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="13"/>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
-      <c r="F17" s="70"/>
+      <c r="F17" s="63"/>
     </row>
     <row r="18" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="F18" s="71"/>
-[...19 lines deleted...]
-        <v>46</v>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+    </row>
+    <row r="19" spans="1:7" s="42" customFormat="1" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A19" s="47" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="C19" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="D19" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="E19" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" s="47" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A20" s="86"/>
-[...4 lines deleted...]
-      <c r="F20" s="88"/>
+      <c r="A20" s="79"/>
+      <c r="B20" s="102"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="67"/>
+      <c r="E20" s="67"/>
+      <c r="F20" s="81"/>
     </row>
     <row r="21" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A21" s="86"/>
-[...4 lines deleted...]
-      <c r="F21" s="88"/>
+      <c r="A21" s="79"/>
+      <c r="B21" s="102"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="67"/>
+      <c r="E21" s="67"/>
+      <c r="F21" s="81"/>
     </row>
     <row r="22" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A22" s="86"/>
-[...4 lines deleted...]
-      <c r="F22" s="88"/>
+      <c r="A22" s="79"/>
+      <c r="B22" s="102"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="81"/>
     </row>
     <row r="23" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="86"/>
-[...4 lines deleted...]
-      <c r="F23" s="88"/>
+      <c r="A23" s="79"/>
+      <c r="B23" s="102"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="67"/>
+      <c r="E23" s="67"/>
+      <c r="F23" s="81"/>
     </row>
     <row r="24" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A24" s="86"/>
-[...4 lines deleted...]
-      <c r="F24" s="88"/>
+      <c r="A24" s="79"/>
+      <c r="B24" s="102"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="67"/>
+      <c r="E24" s="67"/>
+      <c r="F24" s="81"/>
     </row>
     <row r="25" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="86"/>
-[...4 lines deleted...]
-      <c r="F25" s="88"/>
+      <c r="A25" s="79"/>
+      <c r="B25" s="102"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="67"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="81"/>
     </row>
     <row r="26" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A26" s="86"/>
-[...4 lines deleted...]
-      <c r="F26" s="88"/>
+      <c r="A26" s="79"/>
+      <c r="B26" s="102"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="67"/>
+      <c r="E26" s="67"/>
+      <c r="F26" s="81"/>
     </row>
     <row r="27" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A27" s="86"/>
-[...4 lines deleted...]
-      <c r="F27" s="88"/>
+      <c r="A27" s="79"/>
+      <c r="B27" s="102"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="67"/>
+      <c r="E27" s="67"/>
+      <c r="F27" s="81"/>
     </row>
     <row r="28" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A28" s="86"/>
-[...4 lines deleted...]
-      <c r="F28" s="88"/>
+      <c r="A28" s="79"/>
+      <c r="B28" s="102"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="67"/>
+      <c r="E28" s="67"/>
+      <c r="F28" s="81"/>
     </row>
     <row r="29" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A29" s="86"/>
-[...4 lines deleted...]
-      <c r="F29" s="88"/>
+      <c r="A29" s="79"/>
+      <c r="B29" s="102"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="67"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="81"/>
     </row>
     <row r="30" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A30" s="86"/>
-[...4 lines deleted...]
-      <c r="F30" s="88"/>
+      <c r="A30" s="79"/>
+      <c r="B30" s="102"/>
+      <c r="C30" s="65"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="81"/>
     </row>
     <row r="31" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A31" s="86"/>
-[...4 lines deleted...]
-      <c r="F31" s="88"/>
+      <c r="A31" s="79"/>
+      <c r="B31" s="102"/>
+      <c r="C31" s="65"/>
+      <c r="D31" s="67"/>
+      <c r="E31" s="67"/>
+      <c r="F31" s="81"/>
     </row>
     <row r="32" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A32" s="86"/>
-[...4 lines deleted...]
-      <c r="F32" s="88"/>
+      <c r="A32" s="79"/>
+      <c r="B32" s="102"/>
+      <c r="C32" s="65"/>
+      <c r="D32" s="67"/>
+      <c r="E32" s="67"/>
+      <c r="F32" s="81"/>
     </row>
     <row r="33" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A33" s="86"/>
-[...4 lines deleted...]
-      <c r="F33" s="88"/>
+      <c r="A33" s="79"/>
+      <c r="B33" s="102"/>
+      <c r="C33" s="65"/>
+      <c r="D33" s="67"/>
+      <c r="E33" s="67"/>
+      <c r="F33" s="81"/>
     </row>
     <row r="34" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A34" s="86"/>
-[...4 lines deleted...]
-      <c r="F34" s="88"/>
+      <c r="A34" s="79"/>
+      <c r="B34" s="102"/>
+      <c r="C34" s="65"/>
+      <c r="D34" s="67"/>
+      <c r="E34" s="67"/>
+      <c r="F34" s="81"/>
     </row>
     <row r="35" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A35" s="86"/>
-[...4 lines deleted...]
-      <c r="F35" s="88"/>
+      <c r="A35" s="79"/>
+      <c r="B35" s="102"/>
+      <c r="C35" s="65"/>
+      <c r="D35" s="67"/>
+      <c r="E35" s="67"/>
+      <c r="F35" s="81"/>
     </row>
     <row r="36" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A36" s="86"/>
-[...4 lines deleted...]
-      <c r="F36" s="88"/>
+      <c r="A36" s="79"/>
+      <c r="B36" s="102"/>
+      <c r="C36" s="65"/>
+      <c r="D36" s="67"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="81"/>
     </row>
     <row r="37" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A37" s="86"/>
-[...4 lines deleted...]
-      <c r="F37" s="88"/>
+      <c r="A37" s="79"/>
+      <c r="B37" s="102"/>
+      <c r="C37" s="65"/>
+      <c r="D37" s="67"/>
+      <c r="E37" s="67"/>
+      <c r="F37" s="81"/>
     </row>
     <row r="38" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A38" s="86"/>
-[...4 lines deleted...]
-      <c r="F38" s="88"/>
+      <c r="A38" s="79"/>
+      <c r="B38" s="102"/>
+      <c r="C38" s="65"/>
+      <c r="D38" s="67"/>
+      <c r="E38" s="67"/>
+      <c r="F38" s="81"/>
     </row>
     <row r="39" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A39" s="86"/>
-[...4 lines deleted...]
-      <c r="F39" s="88"/>
+      <c r="A39" s="79"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="65"/>
+      <c r="D39" s="67"/>
+      <c r="E39" s="67"/>
+      <c r="F39" s="81"/>
     </row>
     <row r="40" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A40" s="86"/>
-[...4 lines deleted...]
-      <c r="F40" s="88"/>
+      <c r="A40" s="79"/>
+      <c r="B40" s="102"/>
+      <c r="C40" s="65"/>
+      <c r="D40" s="67"/>
+      <c r="E40" s="67"/>
+      <c r="F40" s="81"/>
     </row>
     <row r="41" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A41" s="86"/>
-[...4 lines deleted...]
-      <c r="F41" s="88"/>
+      <c r="A41" s="79"/>
+      <c r="B41" s="102"/>
+      <c r="C41" s="65"/>
+      <c r="D41" s="67"/>
+      <c r="E41" s="67"/>
+      <c r="F41" s="81"/>
     </row>
     <row r="42" spans="1:9" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="F42" s="71"/>
-      <c r="G42" s="71"/>
+      <c r="F42" s="64"/>
+      <c r="G42" s="64"/>
     </row>
     <row r="43" spans="1:9" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="E43" s="52">
+      <c r="E43" s="46">
         <f>SUM(E20:E41)</f>
         <v>0</v>
       </c>
-      <c r="F43" s="71"/>
-[...1 lines deleted...]
-      <c r="I43" s="52">
+      <c r="F43" s="64"/>
+      <c r="G43" s="64"/>
+      <c r="I43" s="46">
         <f>SUM(E20:E41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="F44" s="71"/>
-      <c r="G44" s="71"/>
+      <c r="F44" s="64"/>
+      <c r="G44" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <conditionalFormatting sqref="F20:F41">
     <cfRule type="expression" dxfId="2" priority="1">
       <formula>AND(XEY20&lt;&gt;"",E20&gt;0,F20="")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D7D1E902-DD74-4753-8EF7-D53222424F13}">
           <x14:formula1>
             <xm:f>LISTES!$B$16:$B$17</xm:f>
           </x14:formula1>
           <xm:sqref>B20:B41</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-  <dimension ref="A1:Q43"/>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD053FD1-37AC-4CC9-AE8F-A6768B88D4C8}">
+  <dimension ref="A1:J56"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="20.7109375" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="18" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="44.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="72.5703125" style="1" customWidth="1"/>
+    <col min="3" max="5" width="25.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="40.7109375" style="53" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" style="53" customWidth="1"/>
+    <col min="8" max="9" width="20.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="40.7109375" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
-      <c r="F2" s="10"/>
-[...43 lines deleted...]
-      <c r="B5" s="137"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="1"/>
+    </row>
+    <row r="3" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="36" t="s">
+        <v>227</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="145"/>
+      <c r="G3" s="1"/>
+    </row>
+    <row r="4" spans="1:7" ht="21.75" x14ac:dyDescent="0.35">
+      <c r="A4" s="38" t="s">
+        <v>166</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="145"/>
+      <c r="G4" s="1"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A5" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="30"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
-      <c r="F5" s="30"/>
-[...8 lines deleted...]
-      <c r="A6" s="170" t="s">
+      <c r="F5" s="58"/>
+      <c r="G5" s="1"/>
+    </row>
+    <row r="6" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="182" t="s">
         <v>229</v>
       </c>
-      <c r="B6" s="171"/>
-[...122 lines deleted...]
-      <c r="A14" s="83" t="s">
+      <c r="B6" s="183"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="184"/>
+      <c r="G6" s="1"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A7" s="182" t="s">
         <v>230</v>
       </c>
-      <c r="B14" s="80"/>
-[...89 lines deleted...]
-      <c r="F19" s="148" t="s">
+      <c r="B7" s="183"/>
+      <c r="C7" s="183"/>
+      <c r="D7" s="183"/>
+      <c r="E7" s="183"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="1"/>
+    </row>
+    <row r="8" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="182" t="s">
+        <v>228</v>
+      </c>
+      <c r="B8" s="183"/>
+      <c r="C8" s="183"/>
+      <c r="D8" s="183"/>
+      <c r="E8" s="183"/>
+      <c r="F8" s="184"/>
+      <c r="G8" s="1"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A9" s="11"/>
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="1"/>
+    </row>
+    <row r="10" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="61"/>
+    </row>
+    <row r="11" spans="1:7" s="144" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="182" t="s">
+        <v>231</v>
+      </c>
+      <c r="B11" s="183"/>
+      <c r="C11" s="183"/>
+      <c r="D11" s="183"/>
+      <c r="E11" s="183"/>
+      <c r="F11" s="184"/>
+    </row>
+    <row r="12" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="76" t="s">
+        <v>243</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="73"/>
+      <c r="D12" s="73"/>
+      <c r="E12" s="146"/>
+      <c r="F12" s="72"/>
+    </row>
+    <row r="13" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="147" t="s">
+        <v>232</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="73"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="146"/>
+      <c r="F13" s="72"/>
+    </row>
+    <row r="14" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="147" t="s">
+        <v>233</v>
+      </c>
+      <c r="B14" s="73"/>
+      <c r="C14" s="73"/>
+      <c r="D14" s="73"/>
+      <c r="E14" s="146"/>
+      <c r="F14" s="72"/>
+    </row>
+    <row r="15" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="147" t="s">
         <v>234</v>
       </c>
-      <c r="G19" s="148" t="s">
-[...156 lines deleted...]
-      <c r="I26" s="72"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
+      <c r="E15" s="146"/>
+      <c r="F15" s="72"/>
+    </row>
+    <row r="16" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A16" s="147" t="s">
+        <v>235</v>
+      </c>
+      <c r="B16" s="73"/>
+      <c r="C16" s="73"/>
+      <c r="D16" s="73"/>
+      <c r="E16" s="146"/>
+      <c r="F16" s="72"/>
+    </row>
+    <row r="17" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="147" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="73"/>
+      <c r="C17" s="73"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="146"/>
+      <c r="F17" s="72"/>
+    </row>
+    <row r="18" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A18" s="147" t="s">
+        <v>237</v>
+      </c>
+      <c r="B18" s="73"/>
+      <c r="C18" s="73"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="146"/>
+      <c r="F18" s="72"/>
+    </row>
+    <row r="19" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="147" t="s">
+        <v>238</v>
+      </c>
+      <c r="B19" s="73"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="73"/>
+      <c r="E19" s="146"/>
+      <c r="F19" s="72"/>
+    </row>
+    <row r="20" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="147" t="s">
+        <v>239</v>
+      </c>
+      <c r="B20" s="73"/>
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+      <c r="E20" s="146"/>
+      <c r="F20" s="72"/>
+    </row>
+    <row r="21" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="147" t="s">
+        <v>240</v>
+      </c>
+      <c r="B21" s="73"/>
+      <c r="C21" s="73"/>
+      <c r="D21" s="73"/>
+      <c r="E21" s="146"/>
+      <c r="F21" s="72"/>
+    </row>
+    <row r="22" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="147" t="s">
+        <v>241</v>
+      </c>
+      <c r="B22" s="73"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="146"/>
+      <c r="F22" s="72"/>
+    </row>
+    <row r="23" spans="1:10" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="147" t="s">
+        <v>242</v>
+      </c>
+      <c r="B23" s="73"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="72"/>
+    </row>
+    <row r="24" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="76" t="s">
+        <v>247</v>
+      </c>
+      <c r="B24" s="73"/>
+      <c r="C24" s="73"/>
+      <c r="D24" s="73"/>
+      <c r="E24" s="146"/>
+      <c r="F24" s="72"/>
+    </row>
+    <row r="25" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="11"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="59"/>
+      <c r="J25" s="60"/>
+    </row>
+    <row r="26" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A26" s="107" t="s">
+        <v>245</v>
+      </c>
+      <c r="B26" s="74"/>
+      <c r="C26" s="75"/>
+      <c r="D26" s="146"/>
+      <c r="E26" s="146"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="146"/>
+      <c r="H26" s="146"/>
+      <c r="I26" s="146"/>
       <c r="J26" s="72"/>
-      <c r="K26" s="84"/>
-[...16 lines deleted...]
-      <c r="I27" s="72"/>
+    </row>
+    <row r="27" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A27" s="108" t="s">
+        <v>244</v>
+      </c>
+      <c r="B27" s="74"/>
+      <c r="C27" s="75"/>
+      <c r="D27" s="146"/>
+      <c r="E27" s="146"/>
+      <c r="F27" s="72"/>
+      <c r="G27" s="146"/>
+      <c r="H27" s="146"/>
+      <c r="I27" s="146"/>
       <c r="J27" s="72"/>
-      <c r="K27" s="84"/>
-[...16 lines deleted...]
-      <c r="I28" s="72"/>
+    </row>
+    <row r="28" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="108" t="s">
+        <v>246</v>
+      </c>
+      <c r="B28" s="74"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="146"/>
+      <c r="E28" s="146"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="146"/>
+      <c r="H28" s="146"/>
+      <c r="I28" s="146"/>
       <c r="J28" s="72"/>
-      <c r="K28" s="84"/>
-[...67 lines deleted...]
-      <c r="C32" s="149"/>
+    </row>
+    <row r="29" spans="1:10" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="13"/>
+      <c r="B29" s="15"/>
+      <c r="C29" s="15"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="63"/>
+    </row>
+    <row r="30" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="F30" s="64"/>
+      <c r="G30" s="64"/>
+    </row>
+    <row r="31" spans="1:10" s="42" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="47" t="s">
+        <v>252</v>
+      </c>
+      <c r="B31" s="47" t="s">
+        <v>248</v>
+      </c>
+      <c r="C31" s="47" t="s">
+        <v>249</v>
+      </c>
+      <c r="D31" s="47" t="s">
+        <v>250</v>
+      </c>
+      <c r="E31" s="47" t="s">
+        <v>251</v>
+      </c>
+      <c r="F31" s="47" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A32" s="79"/>
+      <c r="B32" s="79"/>
+      <c r="C32" s="148"/>
       <c r="D32" s="149"/>
       <c r="E32" s="149"/>
-      <c r="F32" s="86"/>
-[...15 lines deleted...]
-      <c r="C33" s="149"/>
+      <c r="F32" s="81"/>
+    </row>
+    <row r="33" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="79"/>
+      <c r="B33" s="79"/>
+      <c r="C33" s="148"/>
       <c r="D33" s="149"/>
       <c r="E33" s="149"/>
-      <c r="F33" s="86"/>
-[...15 lines deleted...]
-      <c r="C34" s="149"/>
+      <c r="F33" s="81"/>
+    </row>
+    <row r="34" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="79"/>
+      <c r="B34" s="79"/>
+      <c r="C34" s="148"/>
       <c r="D34" s="149"/>
       <c r="E34" s="149"/>
-      <c r="F34" s="86"/>
-[...15 lines deleted...]
-      <c r="C35" s="149"/>
+      <c r="F34" s="81"/>
+    </row>
+    <row r="35" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A35" s="79"/>
+      <c r="B35" s="79"/>
+      <c r="C35" s="148"/>
       <c r="D35" s="149"/>
       <c r="E35" s="149"/>
-      <c r="F35" s="86"/>
-[...15 lines deleted...]
-      <c r="C36" s="149"/>
+      <c r="F35" s="81"/>
+    </row>
+    <row r="36" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A36" s="79"/>
+      <c r="B36" s="79"/>
+      <c r="C36" s="148"/>
       <c r="D36" s="149"/>
       <c r="E36" s="149"/>
-      <c r="F36" s="86"/>
-[...15 lines deleted...]
-      <c r="C37" s="149"/>
+      <c r="F36" s="81"/>
+    </row>
+    <row r="37" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A37" s="79"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="148"/>
       <c r="D37" s="149"/>
       <c r="E37" s="149"/>
-      <c r="F37" s="86"/>
-[...15 lines deleted...]
-      <c r="C38" s="149"/>
+      <c r="F37" s="81"/>
+    </row>
+    <row r="38" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A38" s="79"/>
+      <c r="B38" s="79"/>
+      <c r="C38" s="148"/>
       <c r="D38" s="149"/>
       <c r="E38" s="149"/>
-      <c r="F38" s="86"/>
-[...15 lines deleted...]
-      <c r="C39" s="149"/>
+      <c r="F38" s="81"/>
+    </row>
+    <row r="39" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A39" s="79"/>
+      <c r="B39" s="79"/>
+      <c r="C39" s="148"/>
       <c r="D39" s="149"/>
       <c r="E39" s="149"/>
-      <c r="F39" s="86"/>
-[...15 lines deleted...]
-      <c r="C40" s="149"/>
+      <c r="F39" s="81"/>
+    </row>
+    <row r="40" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A40" s="79"/>
+      <c r="B40" s="79"/>
+      <c r="C40" s="148"/>
       <c r="D40" s="149"/>
       <c r="E40" s="149"/>
-      <c r="F40" s="86"/>
-[...15 lines deleted...]
-      <c r="C41" s="149"/>
+      <c r="F40" s="81"/>
+    </row>
+    <row r="41" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A41" s="79"/>
+      <c r="B41" s="79"/>
+      <c r="C41" s="148"/>
       <c r="D41" s="149"/>
       <c r="E41" s="149"/>
-      <c r="F41" s="86"/>
-[...22 lines deleted...]
-        <f>SUM(M20:M41)</f>
+      <c r="F41" s="81"/>
+    </row>
+    <row r="42" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A42" s="79"/>
+      <c r="B42" s="79"/>
+      <c r="C42" s="148"/>
+      <c r="D42" s="149"/>
+      <c r="E42" s="149"/>
+      <c r="F42" s="81"/>
+    </row>
+    <row r="43" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A43" s="79"/>
+      <c r="B43" s="79"/>
+      <c r="C43" s="148"/>
+      <c r="D43" s="149"/>
+      <c r="E43" s="149"/>
+      <c r="F43" s="81"/>
+    </row>
+    <row r="44" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A44" s="79"/>
+      <c r="B44" s="79"/>
+      <c r="C44" s="148"/>
+      <c r="D44" s="149"/>
+      <c r="E44" s="149"/>
+      <c r="F44" s="81"/>
+    </row>
+    <row r="45" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A45" s="79"/>
+      <c r="B45" s="79"/>
+      <c r="C45" s="148"/>
+      <c r="D45" s="149"/>
+      <c r="E45" s="149"/>
+      <c r="F45" s="81"/>
+    </row>
+    <row r="46" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A46" s="79"/>
+      <c r="B46" s="79"/>
+      <c r="C46" s="148"/>
+      <c r="D46" s="149"/>
+      <c r="E46" s="149"/>
+      <c r="F46" s="81"/>
+    </row>
+    <row r="47" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A47" s="79"/>
+      <c r="B47" s="79"/>
+      <c r="C47" s="148"/>
+      <c r="D47" s="149"/>
+      <c r="E47" s="149"/>
+      <c r="F47" s="81"/>
+    </row>
+    <row r="48" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A48" s="79"/>
+      <c r="B48" s="79"/>
+      <c r="C48" s="148"/>
+      <c r="D48" s="149"/>
+      <c r="E48" s="149"/>
+      <c r="F48" s="81"/>
+    </row>
+    <row r="49" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A49" s="79"/>
+      <c r="B49" s="79"/>
+      <c r="C49" s="148"/>
+      <c r="D49" s="149"/>
+      <c r="E49" s="149"/>
+      <c r="F49" s="81"/>
+    </row>
+    <row r="50" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A50" s="79"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="148"/>
+      <c r="D50" s="149"/>
+      <c r="E50" s="149"/>
+      <c r="F50" s="81"/>
+    </row>
+    <row r="51" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A51" s="79"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="148"/>
+      <c r="D51" s="149"/>
+      <c r="E51" s="149"/>
+      <c r="F51" s="81"/>
+    </row>
+    <row r="52" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A52" s="79"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="148"/>
+      <c r="D52" s="149"/>
+      <c r="E52" s="149"/>
+      <c r="F52" s="81"/>
+    </row>
+    <row r="53" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A53" s="79"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="148"/>
+      <c r="D53" s="149"/>
+      <c r="E53" s="149"/>
+      <c r="F53" s="81"/>
+    </row>
+    <row r="54" spans="1:9" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F54" s="64"/>
+      <c r="G54" s="64"/>
+    </row>
+    <row r="55" spans="1:9" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D55" s="46">
+        <f>SUM(D32:D53)</f>
         <v>0</v>
       </c>
+      <c r="F55" s="64"/>
+      <c r="G55" s="64"/>
+      <c r="I55" s="46">
+        <f>SUM(D32:D53)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="F56" s="64"/>
+      <c r="G56" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A6:G6"/>
-[...2 lines deleted...]
-    <mergeCell ref="N18:Q18"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A11:F11"/>
   </mergeCells>
-  <conditionalFormatting sqref="P20:Q41">
-[...1 lines deleted...]
-      <formula>AND(#REF!&lt;&gt;"",N20&gt;0,P20="")</formula>
+  <conditionalFormatting sqref="F32:F53">
+    <cfRule type="expression" dxfId="1" priority="5">
+      <formula>AND(XEV32&lt;&gt;"",D32&gt;0,F32="")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4A1FFA60-09F9-43B8-B8D2-2E54BF259D9A}">
+          <x14:formula1>
+            <xm:f>LISTES!$D$37:$D$47</xm:f>
+          </x14:formula1>
+          <xm:sqref>A32:A53</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-  <dimension ref="A1:E39"/>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{219F6E46-E10B-4AF9-8FCD-D7DB96B8E30E}">
+  <dimension ref="A1:E37"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="70.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="50.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="50.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="70.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="25.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="40.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
-      <c r="D2" s="61"/>
-      <c r="E2" s="62"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="55"/>
     </row>
     <row r="3" spans="1:5" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A3" s="161" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="163"/>
+      <c r="A3" s="176" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="177"/>
+      <c r="C3" s="177"/>
+      <c r="D3" s="177"/>
+      <c r="E3" s="178"/>
     </row>
     <row r="4" spans="1:5" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A4" s="164" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="166"/>
+      <c r="A4" s="179" t="s">
+        <v>166</v>
+      </c>
+      <c r="B4" s="180"/>
+      <c r="C4" s="180"/>
+      <c r="D4" s="180"/>
+      <c r="E4" s="181"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A5" s="57" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="65"/>
+      <c r="A5" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="30"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="58"/>
     </row>
     <row r="6" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A6" s="58" t="s">
-[...3 lines deleted...]
-      <c r="C6" s="56"/>
+      <c r="A6" s="51" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
       <c r="D6" s="29"/>
-      <c r="E6" s="68"/>
+      <c r="E6" s="61"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="11"/>
       <c r="B7" s="25"/>
       <c r="C7" s="25"/>
-      <c r="D7" s="66"/>
-      <c r="E7" s="67"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="60"/>
     </row>
     <row r="8" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A8" s="59" t="s">
-[...3 lines deleted...]
-      <c r="C8" s="56"/>
+      <c r="A8" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
       <c r="D8" s="29"/>
-      <c r="E8" s="68"/>
+      <c r="E8" s="61"/>
     </row>
     <row r="9" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="128" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A9" s="51" t="s">
+        <v>141</v>
+      </c>
+      <c r="B9" s="71"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="72"/>
+    </row>
+    <row r="10" spans="1:5" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="13"/>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="63"/>
+    </row>
+    <row r="11" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
+    <row r="12" spans="1:5" s="42" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>143</v>
+      </c>
+      <c r="C12" s="47" t="s">
+        <v>142</v>
+      </c>
+      <c r="D12" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="47" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="79"/>
+      <c r="B13" s="79"/>
+      <c r="C13" s="80"/>
+      <c r="D13" s="101"/>
+      <c r="E13" s="81"/>
+    </row>
+    <row r="14" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="79"/>
+      <c r="B14" s="79"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="81"/>
     </row>
     <row r="15" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A15" s="86"/>
-[...3 lines deleted...]
-      <c r="E15" s="88"/>
+      <c r="A15" s="79"/>
+      <c r="B15" s="79"/>
+      <c r="C15" s="80"/>
+      <c r="D15" s="101"/>
+      <c r="E15" s="81"/>
     </row>
     <row r="16" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A16" s="86"/>
-[...3 lines deleted...]
-      <c r="E16" s="88"/>
+      <c r="A16" s="79"/>
+      <c r="B16" s="79"/>
+      <c r="C16" s="80"/>
+      <c r="D16" s="101"/>
+      <c r="E16" s="81"/>
     </row>
     <row r="17" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A17" s="86"/>
-[...3 lines deleted...]
-      <c r="E17" s="88"/>
+      <c r="A17" s="79"/>
+      <c r="B17" s="79"/>
+      <c r="C17" s="80"/>
+      <c r="D17" s="101"/>
+      <c r="E17" s="81"/>
     </row>
     <row r="18" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A18" s="86"/>
-[...3 lines deleted...]
-      <c r="E18" s="88"/>
+      <c r="A18" s="79"/>
+      <c r="B18" s="79"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="101"/>
+      <c r="E18" s="81"/>
     </row>
     <row r="19" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A19" s="86"/>
-[...3 lines deleted...]
-      <c r="E19" s="88"/>
+      <c r="A19" s="79"/>
+      <c r="B19" s="79"/>
+      <c r="C19" s="80"/>
+      <c r="D19" s="101"/>
+      <c r="E19" s="81"/>
     </row>
     <row r="20" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A20" s="86"/>
-[...3 lines deleted...]
-      <c r="E20" s="88"/>
+      <c r="A20" s="79"/>
+      <c r="B20" s="79"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="101"/>
+      <c r="E20" s="81"/>
     </row>
     <row r="21" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A21" s="86"/>
-[...3 lines deleted...]
-      <c r="E21" s="88"/>
+      <c r="A21" s="79"/>
+      <c r="B21" s="79"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="101"/>
+      <c r="E21" s="81"/>
     </row>
     <row r="22" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A22" s="86"/>
-[...3 lines deleted...]
-      <c r="E22" s="88"/>
+      <c r="A22" s="79"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="101"/>
+      <c r="E22" s="81"/>
     </row>
     <row r="23" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="86"/>
-[...3 lines deleted...]
-      <c r="E23" s="88"/>
+      <c r="A23" s="79"/>
+      <c r="B23" s="79"/>
+      <c r="C23" s="80"/>
+      <c r="D23" s="101"/>
+      <c r="E23" s="81"/>
     </row>
     <row r="24" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A24" s="86"/>
-[...3 lines deleted...]
-      <c r="E24" s="88"/>
+      <c r="A24" s="79"/>
+      <c r="B24" s="79"/>
+      <c r="C24" s="80"/>
+      <c r="D24" s="101"/>
+      <c r="E24" s="81"/>
     </row>
     <row r="25" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="86"/>
-[...3 lines deleted...]
-      <c r="E25" s="88"/>
+      <c r="A25" s="79"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="81"/>
     </row>
     <row r="26" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A26" s="86"/>
-[...3 lines deleted...]
-      <c r="E26" s="88"/>
+      <c r="A26" s="79"/>
+      <c r="B26" s="79"/>
+      <c r="C26" s="80"/>
+      <c r="D26" s="101"/>
+      <c r="E26" s="81"/>
     </row>
     <row r="27" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A27" s="86"/>
-[...3 lines deleted...]
-      <c r="E27" s="88"/>
+      <c r="A27" s="79"/>
+      <c r="B27" s="79"/>
+      <c r="C27" s="80"/>
+      <c r="D27" s="101"/>
+      <c r="E27" s="81"/>
     </row>
     <row r="28" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A28" s="86"/>
-[...3 lines deleted...]
-      <c r="E28" s="88"/>
+      <c r="A28" s="79"/>
+      <c r="B28" s="79"/>
+      <c r="C28" s="80"/>
+      <c r="D28" s="101"/>
+      <c r="E28" s="81"/>
     </row>
     <row r="29" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A29" s="86"/>
-[...3 lines deleted...]
-      <c r="E29" s="88"/>
+      <c r="A29" s="79"/>
+      <c r="B29" s="79"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="101"/>
+      <c r="E29" s="81"/>
     </row>
     <row r="30" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A30" s="86"/>
-[...3 lines deleted...]
-      <c r="E30" s="88"/>
+      <c r="A30" s="79"/>
+      <c r="B30" s="79"/>
+      <c r="C30" s="80"/>
+      <c r="D30" s="101"/>
+      <c r="E30" s="81"/>
     </row>
     <row r="31" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A31" s="86"/>
-[...3 lines deleted...]
-      <c r="E31" s="88"/>
+      <c r="A31" s="79"/>
+      <c r="B31" s="79"/>
+      <c r="C31" s="80"/>
+      <c r="D31" s="101"/>
+      <c r="E31" s="81"/>
     </row>
     <row r="32" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A32" s="86"/>
-[...3 lines deleted...]
-      <c r="E32" s="88"/>
+      <c r="A32" s="79"/>
+      <c r="B32" s="79"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="101"/>
+      <c r="E32" s="81"/>
     </row>
     <row r="33" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A33" s="86"/>
-[...3 lines deleted...]
-      <c r="E33" s="88"/>
+      <c r="A33" s="79"/>
+      <c r="B33" s="79"/>
+      <c r="C33" s="80"/>
+      <c r="D33" s="101"/>
+      <c r="E33" s="81"/>
     </row>
     <row r="34" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A34" s="86"/>
-[...22 lines deleted...]
-        <f>SUM(D15:D36)</f>
+      <c r="A34" s="79"/>
+      <c r="B34" s="79"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="101"/>
+      <c r="E34" s="81"/>
+    </row>
+    <row r="35" spans="1:5" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="36" spans="1:5" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D36" s="46">
+        <f>SUM(D13:D34)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
+    <row r="37" spans="1:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
-  <conditionalFormatting sqref="E15:E36">
+  <conditionalFormatting sqref="E13:E34">
     <cfRule type="expression" dxfId="0" priority="1">
-      <formula>AND(XEX15&lt;&gt;"",D15&gt;0,E15="")</formula>
+      <formula>AND(XEX13&lt;&gt;"",D13&gt;0,E13="")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8890690-91E5-4EA8-AD98-FDB2B3B86967}">
   <dimension ref="A4:H47"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
       <selection activeCell="D37" sqref="D37:D47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" customWidth="1"/>
     <col min="2" max="2" width="38.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="28.42578125" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
     <col min="11" max="11" width="3.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:8" s="120" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>79</v>
+    <row r="4" spans="1:8" s="111" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="111" t="s">
+        <v>156</v>
+      </c>
+      <c r="B4" s="111" t="s">
+        <v>157</v>
+      </c>
+      <c r="D4" s="111" t="s">
+        <v>157</v>
+      </c>
+      <c r="F4" s="111" t="s">
+        <v>73</v>
+      </c>
+      <c r="H4" s="111" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>166</v>
-[...9 lines deleted...]
-        <v>172</v>
+        <v>158</v>
+      </c>
+      <c r="D5" s="111" t="s">
+        <v>159</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>163</v>
+      </c>
+      <c r="G5" s="111"/>
+      <c r="H5" s="111" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B6" s="121" t="s">
+      <c r="B6" s="112" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" s="112" t="s">
+        <v>66</v>
+      </c>
+      <c r="F6" s="112" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="118"/>
+      <c r="H6" s="112" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B7" s="112" t="s">
+        <v>56</v>
+      </c>
+      <c r="D7" s="112" t="s">
+        <v>67</v>
+      </c>
+      <c r="F7" s="112" t="s">
+        <v>67</v>
+      </c>
+      <c r="G7" s="118"/>
+      <c r="H7" s="112" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B8" s="112" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" s="112" t="s">
+        <v>68</v>
+      </c>
+      <c r="F8" s="112" t="s">
+        <v>68</v>
+      </c>
+      <c r="G8" s="118"/>
+      <c r="H8" s="112" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B9" s="112" t="s">
+        <v>60</v>
+      </c>
+      <c r="D9" s="112" t="s">
+        <v>69</v>
+      </c>
+      <c r="F9" s="112" t="s">
+        <v>69</v>
+      </c>
+      <c r="G9" s="118"/>
+      <c r="H9" s="112" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B10" s="112" t="s">
         <v>61</v>
       </c>
-      <c r="D6" s="121" t="s">
-[...6 lines deleted...]
-      <c r="H6" s="121" t="s">
+      <c r="D10" s="112" t="s">
+        <v>70</v>
+      </c>
+      <c r="F10" s="112" t="s">
+        <v>70</v>
+      </c>
+      <c r="G10" s="118"/>
+      <c r="H10" s="112" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B11" s="112" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="112" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" s="118"/>
+      <c r="G11" s="118"/>
+      <c r="H11" s="112" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B12" s="112" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" s="112" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12" s="118"/>
+      <c r="G12" s="118"/>
+      <c r="H12" s="112" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="F13" s="118"/>
+      <c r="G13" s="118"/>
+      <c r="H13" s="112" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="F14" s="118"/>
+      <c r="G14" s="118"/>
+      <c r="H14" s="112" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="H7" s="121" t="s">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="F15" s="118"/>
+      <c r="G15" s="118"/>
+      <c r="H15" s="112" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-[...90 lines deleted...]
-    </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B16" s="121" t="s">
-[...5 lines deleted...]
-        <v>173</v>
+      <c r="B16" s="112" t="s">
+        <v>118</v>
+      </c>
+      <c r="F16" s="118"/>
+      <c r="G16" s="118"/>
+      <c r="H16" s="112" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B17" s="121" t="s">
-        <v>127</v>
+      <c r="B17" s="112" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B21" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="C21" s="120"/>
+        <v>110</v>
+      </c>
+      <c r="C21" s="111"/>
       <c r="D21" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="F21" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="H21" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B22" s="120" t="s">
+      <c r="B22" s="111" t="s">
+        <v>171</v>
+      </c>
+      <c r="C22" s="111"/>
+      <c r="D22" s="111" t="s">
+        <v>163</v>
+      </c>
+      <c r="F22" s="111" t="s">
+        <v>175</v>
+      </c>
+      <c r="H22" s="111" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B23" s="112" t="s">
+        <v>116</v>
+      </c>
+      <c r="D23" s="112" t="s">
+        <v>64</v>
+      </c>
+      <c r="F23" s="112" t="s">
+        <v>125</v>
+      </c>
+      <c r="H23" s="112" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B24" s="112" t="s">
+        <v>117</v>
+      </c>
+      <c r="D24" s="112" t="s">
+        <v>65</v>
+      </c>
+      <c r="F24" s="112" t="s">
+        <v>126</v>
+      </c>
+      <c r="H24" s="112" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D25" s="112" t="s">
+        <v>66</v>
+      </c>
+      <c r="F25" s="112" t="s">
+        <v>127</v>
+      </c>
+      <c r="H25" s="112" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D26" s="112" t="s">
+        <v>67</v>
+      </c>
+      <c r="F26" s="112" t="s">
+        <v>128</v>
+      </c>
+      <c r="H26" s="112" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D27" s="112" t="s">
+        <v>68</v>
+      </c>
+      <c r="F27" s="112" t="s">
+        <v>129</v>
+      </c>
+      <c r="H27" s="112" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D28" s="112" t="s">
+        <v>69</v>
+      </c>
+      <c r="F28" s="112" t="s">
+        <v>130</v>
+      </c>
+      <c r="H28" s="122" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D29" s="112" t="s">
+        <v>70</v>
+      </c>
+      <c r="F29" s="112" t="s">
+        <v>131</v>
+      </c>
+      <c r="H29" s="112" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="F30" s="112" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" s="112" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H31" s="112" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H32" s="112" t="s">
         <v>179</v>
       </c>
-      <c r="C22" s="120"/>
-[...61 lines deleted...]
-      <c r="D27" s="121" t="s">
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H33" s="112" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H34" s="112" t="s">
         <v>74</v>
-      </c>
-[...54 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B37" s="150" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="173" t="s">
+      <c r="B37" s="141" t="s">
+        <v>207</v>
+      </c>
+      <c r="D37" s="147" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B38" s="141" t="s">
+        <v>208</v>
+      </c>
+      <c r="D38" s="147" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B39" s="141" t="s">
+        <v>209</v>
+      </c>
+      <c r="D39" s="147" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B40" s="141" t="s">
+        <v>210</v>
+      </c>
+      <c r="D40" s="147" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="D41" s="147" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="D42" s="147" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="D43" s="147" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="D44" s="147" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="D45" s="147" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="D46" s="147" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="D47" s="147" t="s">
         <v>242</v>
-      </c>
-[...57 lines deleted...]
-        <v>252</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F29930EA-B0C8-4125-9CAA-BE00AC9F2FC1}">
-  <dimension ref="B1:L38"/>
+  <dimension ref="B1:L41"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D31" sqref="D31"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A3" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9:G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="36.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="57.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="39.28515625" style="1" customWidth="1"/>
-    <col min="7" max="7" width="35.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="55" style="1" customWidth="1"/>
+    <col min="7" max="7" width="47.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.7109375" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:12" x14ac:dyDescent="0.35">
       <c r="B2" s="9"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="17"/>
     </row>
     <row r="3" spans="2:12" ht="21.75" x14ac:dyDescent="0.35">
       <c r="B3" s="11"/>
-      <c r="C3" s="34" t="s">
-[...5 lines deleted...]
-      <c r="G3" s="33"/>
+      <c r="C3" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
       <c r="H3" s="18"/>
     </row>
     <row r="4" spans="2:12" ht="21.75" x14ac:dyDescent="0.35">
       <c r="B4" s="11"/>
-      <c r="C4" s="33" t="s">
-[...5 lines deleted...]
-      <c r="G4" s="33"/>
+      <c r="C4" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
       <c r="H4" s="16"/>
     </row>
     <row r="5" spans="2:12" s="8" customFormat="1" ht="18.75" x14ac:dyDescent="0.35">
       <c r="B5" s="11"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
       <c r="G5" s="25"/>
       <c r="H5" s="16"/>
     </row>
-    <row r="6" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:12" x14ac:dyDescent="0.35">
       <c r="B6" s="11"/>
-      <c r="C6" s="113" t="s">
-[...5 lines deleted...]
-      <c r="G6" s="30"/>
+      <c r="C6" s="175" t="s">
+        <v>290</v>
+      </c>
+      <c r="D6" s="175"/>
+      <c r="E6" s="175"/>
+      <c r="F6" s="175"/>
+      <c r="G6" s="175"/>
       <c r="H6" s="16"/>
     </row>
     <row r="7" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="11"/>
-      <c r="C7" s="160" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="160"/>
+      <c r="C7" s="215" t="s">
+        <v>291</v>
+      </c>
+      <c r="D7" s="216"/>
+      <c r="E7" s="216"/>
+      <c r="F7" s="216"/>
+      <c r="G7" s="216"/>
       <c r="H7" s="16"/>
     </row>
     <row r="8" spans="2:12" x14ac:dyDescent="0.35">
       <c r="B8" s="11"/>
-      <c r="C8" s="31" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="30"/>
+      <c r="C8" s="215" t="s">
+        <v>292</v>
+      </c>
+      <c r="D8" s="216"/>
+      <c r="E8" s="216"/>
+      <c r="F8" s="216"/>
+      <c r="G8" s="216"/>
       <c r="H8" s="16"/>
     </row>
-    <row r="9" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="9" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="11"/>
-      <c r="C9" s="25"/>
-[...3 lines deleted...]
-      <c r="G9" s="25"/>
+      <c r="C9" s="175" t="s">
+        <v>226</v>
+      </c>
+      <c r="D9" s="175"/>
+      <c r="E9" s="175"/>
+      <c r="F9" s="175"/>
+      <c r="G9" s="175"/>
       <c r="H9" s="16"/>
     </row>
-    <row r="10" spans="2:12" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="2:12" x14ac:dyDescent="0.35">
       <c r="B10" s="11"/>
-      <c r="C10" s="32" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="30"/>
+      <c r="C10" s="202" t="s">
+        <v>254</v>
+      </c>
+      <c r="D10" s="202"/>
+      <c r="E10" s="202"/>
+      <c r="F10" s="202"/>
+      <c r="G10" s="202"/>
       <c r="H10" s="16"/>
-      <c r="I10" s="26"/>
-[...4 lines deleted...]
-    <row r="11" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="11" spans="2:12" x14ac:dyDescent="0.35">
       <c r="B11" s="11"/>
-      <c r="C11" s="32" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="30"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
       <c r="H11" s="16"/>
-      <c r="I11" s="23"/>
-[...4 lines deleted...]
-    <row r="12" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="12" spans="2:12" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="11"/>
-      <c r="C12" s="32" t="s">
-        <v>14</v>
+      <c r="C12" s="31" t="s">
+        <v>255</v>
       </c>
       <c r="D12" s="30"/>
       <c r="E12" s="30"/>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="16"/>
-      <c r="I12" s="23"/>
-[...4 lines deleted...]
-    <row r="13" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="I12" s="26"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="26"/>
+    </row>
+    <row r="13" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="11"/>
-      <c r="C13" s="32" t="s">
-        <v>16</v>
+      <c r="C13" s="31" t="s">
+        <v>12</v>
       </c>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="16"/>
-    </row>
-    <row r="14" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+    </row>
+    <row r="14" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="11"/>
-      <c r="C14" s="25"/>
-[...3 lines deleted...]
-      <c r="G14" s="25"/>
+      <c r="C14" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
       <c r="H14" s="16"/>
-    </row>
-    <row r="15" spans="2:12" ht="31.5" x14ac:dyDescent="0.35">
+      <c r="I14" s="23"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
+    </row>
+    <row r="15" spans="2:12" x14ac:dyDescent="0.35">
       <c r="B15" s="11"/>
-      <c r="C15" s="113" t="s">
+      <c r="C15" s="31" t="s">
+        <v>280</v>
+      </c>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="16"/>
+    </row>
+    <row r="16" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B16" s="11"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="16"/>
+    </row>
+    <row r="17" spans="2:8" ht="31.5" x14ac:dyDescent="0.35">
+      <c r="B17" s="11"/>
+      <c r="C17" s="106" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="109"/>
+      <c r="E17" s="109"/>
+      <c r="F17" s="109"/>
+      <c r="G17" s="109"/>
+      <c r="H17" s="16"/>
+    </row>
+    <row r="18" spans="2:8" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="13"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="20"/>
+    </row>
+    <row r="19" spans="2:8" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="2:8" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C20" s="110" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="103"/>
+      <c r="G20" s="94"/>
+    </row>
+    <row r="21" spans="2:8" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C21" s="110" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="103"/>
+      <c r="G21" s="94"/>
+    </row>
+    <row r="22" spans="2:8" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C22" s="110" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="103"/>
+      <c r="G22" s="94"/>
+    </row>
+    <row r="23" spans="2:8" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C23" s="110" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="103"/>
+      <c r="G23" s="94"/>
+    </row>
+    <row r="24" spans="2:8" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C24" s="110" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="117"/>
-[...23 lines deleted...]
-      <c r="C19" s="119" t="s">
+      <c r="D24" s="103"/>
+      <c r="G24" s="94"/>
+    </row>
+    <row r="25" spans="2:8" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C25" s="110" t="s">
         <v>19</v>
       </c>
-      <c r="D19" s="110"/>
-[...17 lines deleted...]
-      <c r="C22" s="119" t="s">
+      <c r="D25" s="104"/>
+      <c r="G25" s="94"/>
+    </row>
+    <row r="26" spans="2:8" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="2:8" s="42" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C27" s="96" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="D22" s="110"/>
-[...3 lines deleted...]
-      <c r="C23" s="119" t="s">
+    </row>
+    <row r="28" spans="2:8" s="42" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C28" s="167" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" s="105">
+        <f>'ESMS _en_diff'!B37</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="2:8" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="169" t="s">
         <v>22</v>
       </c>
-      <c r="D23" s="111"/>
-[...16 lines deleted...]
-        <f>'ESMS _en_diff'!C37</f>
+      <c r="D29" s="105">
+        <f>'Dép.de.pers.non_pérennes'!G37</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="3:7" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="D28" s="112">
+    <row r="30" spans="2:8" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="168" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" s="105">
         <f>Formations!I42</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="3:7" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D29" s="112">
+    <row r="31" spans="2:8" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="170" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" s="105">
+        <f>Gratifications_Stage!E39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:8" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C32" s="169" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" s="105">
         <f>QVT!I43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="3:7" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D30" s="112">
+    <row r="33" spans="3:7" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="170" t="s">
+        <v>170</v>
+      </c>
+      <c r="D33" s="105">
+        <f>Situations_indiv_Critiques!M43</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="3:7" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="170" t="s">
+        <v>283</v>
+      </c>
+      <c r="D34" s="105">
+        <f>'Prdts_santé_couteux '!I43</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="3:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C35" s="170" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" s="105">
+        <f>Prévention!D38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="3:7" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="170" t="s">
+        <v>185</v>
+      </c>
+      <c r="D36" s="105">
+        <f>Investissements!E43</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="3:7" s="3" customFormat="1" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="169" t="s">
+        <v>253</v>
+      </c>
+      <c r="D37" s="105">
         <f>Sinistralité_PAI!D55</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="3:7" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-[...39 lines deleted...]
-      <c r="D35" s="112">
+    <row r="38" spans="3:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C38" s="170" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="105">
         <f>Situations_exceptionnelles!D36</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="3:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <f>SUM(D26:D35)</f>
+    <row r="39" spans="3:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C39" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="97">
+        <f>SUM(D28:D38)</f>
         <v>0</v>
       </c>
-      <c r="F36" s="104">
-        <f>'CNR N-1'!B33</f>
+      <c r="F39" s="203">
+        <f>'Justif_CNR N-x'!D33</f>
         <v>0</v>
       </c>
-      <c r="G36" s="132" t="s">
-[...4 lines deleted...]
-    <row r="38" spans="3:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
+      <c r="G39" s="123" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="40" spans="3:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
+    <row r="41" spans="3:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="5">
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="C6:G6"/>
     <mergeCell ref="C7:G7"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="C10:G10"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C28" location="'ESMS _en_diff'!A1" display="ESMS en difficulté" xr:uid="{2305691D-9D5F-428D-BFE2-6BF2B8868521}"/>
+    <hyperlink ref="C29" location="Dép.de.pers.non_pérennes!A1" display="Dépenses de personnel non pérennes" xr:uid="{456C7E4B-F8A5-4668-AB20-C26F59E700F5}"/>
+    <hyperlink ref="C30" location="Formations!A1" display="Formations" xr:uid="{EF8A9B53-496C-498B-BA0B-46C3D5125A7C}"/>
+    <hyperlink ref="C32" location="QVT!A1" display="Qualité de vie au travail" xr:uid="{6C5A5FAC-6C4E-461B-8A89-F47B6385767B}"/>
+    <hyperlink ref="C37" location="Sinistralité_PAI!A1" display="Lutte contre la sinistralité PAI" xr:uid="{AB046D0F-2D6D-4D84-8ABB-CA89E5CA9211}"/>
+    <hyperlink ref="C36" location="Investissements!A1" display="Investissements" xr:uid="{011BD642-8D9C-448B-AC0F-66B88D0C77E2}"/>
+    <hyperlink ref="C33" location="Situations_indiv_Critiques!A1" display="Situations Individuelles Critiques" xr:uid="{4FBE52D9-0799-4C4A-A271-03CD0CD7D53A}"/>
+    <hyperlink ref="C31" location="Gratifications_Stage!A1" display="Gratifications de stage" xr:uid="{01F16508-5C72-4CD5-BEA7-7246835662CD}"/>
+    <hyperlink ref="C35" location="Prévention!A1" display="Prévention" xr:uid="{8C618139-EDA8-43BA-8507-710E3DA0DD86}"/>
+    <hyperlink ref="C38" location="Situations_exceptionnelles!A1" display="Situations exceptionnelles" xr:uid="{3145FABB-10CE-44EE-A906-88FF94D980E3}"/>
+    <hyperlink ref="C34" location="'Prdts_santé_couteux '!A1" display="Produits de santé couteux" xr:uid="{2C7A45A9-D928-4A5E-9604-00C6793DBD4D}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AE2615A-F62E-47E3-9146-5BF7F8A71CC1}">
-  <dimension ref="A1:G33"/>
+  <dimension ref="A1:J33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="35.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="2" width="35.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" style="171" customWidth="1"/>
+    <col min="4" max="7" width="25.7109375" style="1" customWidth="1"/>
+    <col min="8" max="9" width="70.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="29.5703125" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
-      <c r="G2" s="17"/>
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="17"/>
+    </row>
+    <row r="3" spans="1:10" ht="21.75" x14ac:dyDescent="0.35">
+      <c r="A3" s="36" t="s">
+        <v>277</v>
       </c>
       <c r="B3" s="33"/>
-      <c r="C3" s="33"/>
-[...20 lines deleted...]
-      <c r="B5" s="30"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="37"/>
+    </row>
+    <row r="4" spans="1:10" ht="21.75" x14ac:dyDescent="0.35">
+      <c r="A4" s="38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="37"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A5" s="39" t="s">
+        <v>278</v>
+      </c>
+      <c r="B5" s="190"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
-      <c r="G5" s="46"/>
-[...5 lines deleted...]
-      <c r="B6" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="40"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A6" s="195" t="s">
+        <v>289</v>
+      </c>
+      <c r="B6" s="191"/>
       <c r="C6" s="30"/>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
-      <c r="G6" s="46"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="40"/>
+    </row>
+    <row r="7" spans="1:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="13"/>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
-      <c r="G7" s="47"/>
-[...225 lines deleted...]
-      <c r="D33" s="52">
+      <c r="G7" s="15"/>
+      <c r="H7" s="15"/>
+      <c r="I7" s="15"/>
+      <c r="J7" s="41"/>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C8" s="172"/>
+    </row>
+    <row r="9" spans="1:10" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C9" s="172"/>
+    </row>
+    <row r="10" spans="1:10" s="42" customFormat="1" ht="47.25" x14ac:dyDescent="0.3">
+      <c r="A10" s="45" t="s">
+        <v>256</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>276</v>
+      </c>
+      <c r="C10" s="204" t="s">
+        <v>284</v>
+      </c>
+      <c r="D10" s="206" t="s">
+        <v>275</v>
+      </c>
+      <c r="E10" s="207" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" s="208" t="s">
+        <v>144</v>
+      </c>
+      <c r="G10" s="45" t="s">
+        <v>285</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="I10" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="47" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="88"/>
+      <c r="B11" s="193"/>
+      <c r="C11" s="205"/>
+      <c r="D11" s="209"/>
+      <c r="E11" s="48"/>
+      <c r="F11" s="210"/>
+      <c r="G11" s="43"/>
+      <c r="H11" s="192"/>
+      <c r="I11" s="34"/>
+      <c r="J11" s="81"/>
+    </row>
+    <row r="12" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="88"/>
+      <c r="B12" s="193"/>
+      <c r="C12" s="205"/>
+      <c r="D12" s="209"/>
+      <c r="E12" s="48"/>
+      <c r="F12" s="210"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="192"/>
+      <c r="I12" s="34"/>
+      <c r="J12" s="81"/>
+    </row>
+    <row r="13" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="88"/>
+      <c r="B13" s="193"/>
+      <c r="C13" s="205"/>
+      <c r="D13" s="209"/>
+      <c r="E13" s="48"/>
+      <c r="F13" s="210"/>
+      <c r="G13" s="43"/>
+      <c r="H13" s="192"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="81"/>
+    </row>
+    <row r="14" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="88"/>
+      <c r="B14" s="193"/>
+      <c r="C14" s="205"/>
+      <c r="D14" s="209"/>
+      <c r="E14" s="48"/>
+      <c r="F14" s="210"/>
+      <c r="G14" s="43"/>
+      <c r="H14" s="192"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="81"/>
+    </row>
+    <row r="15" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="88"/>
+      <c r="B15" s="193"/>
+      <c r="C15" s="205"/>
+      <c r="D15" s="209"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="210"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="192"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="81"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A16" s="88"/>
+      <c r="B16" s="193"/>
+      <c r="C16" s="205"/>
+      <c r="D16" s="209"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="210"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="192"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="81"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A17" s="88"/>
+      <c r="B17" s="193"/>
+      <c r="C17" s="205"/>
+      <c r="D17" s="209"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="210"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="192"/>
+      <c r="I17" s="34"/>
+      <c r="J17" s="81"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A18" s="88"/>
+      <c r="B18" s="193"/>
+      <c r="C18" s="205"/>
+      <c r="D18" s="209"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="210"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="192"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="81"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A19" s="88"/>
+      <c r="B19" s="193"/>
+      <c r="C19" s="205"/>
+      <c r="D19" s="209"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="210"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="192"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="81"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A20" s="88"/>
+      <c r="B20" s="193"/>
+      <c r="C20" s="205"/>
+      <c r="D20" s="209"/>
+      <c r="E20" s="48"/>
+      <c r="F20" s="210"/>
+      <c r="G20" s="43"/>
+      <c r="H20" s="192"/>
+      <c r="I20" s="34"/>
+      <c r="J20" s="81"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A21" s="88"/>
+      <c r="B21" s="193"/>
+      <c r="C21" s="205"/>
+      <c r="D21" s="209"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="210"/>
+      <c r="G21" s="43"/>
+      <c r="H21" s="192"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="81"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A22" s="88"/>
+      <c r="B22" s="193"/>
+      <c r="C22" s="205"/>
+      <c r="D22" s="209"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="210"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="192"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="81"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A23" s="88"/>
+      <c r="B23" s="193"/>
+      <c r="C23" s="205"/>
+      <c r="D23" s="209"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="210"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="192"/>
+      <c r="I23" s="34"/>
+      <c r="J23" s="81"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A24" s="88"/>
+      <c r="B24" s="193"/>
+      <c r="C24" s="205"/>
+      <c r="D24" s="209"/>
+      <c r="E24" s="48"/>
+      <c r="F24" s="210"/>
+      <c r="G24" s="43"/>
+      <c r="H24" s="192"/>
+      <c r="I24" s="34"/>
+      <c r="J24" s="81"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A25" s="88"/>
+      <c r="B25" s="193"/>
+      <c r="C25" s="205"/>
+      <c r="D25" s="209"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="210"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="192"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="81"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A26" s="88"/>
+      <c r="B26" s="193"/>
+      <c r="C26" s="205"/>
+      <c r="D26" s="209"/>
+      <c r="E26" s="48"/>
+      <c r="F26" s="210"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="192"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="81"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A27" s="88"/>
+      <c r="B27" s="193"/>
+      <c r="C27" s="205"/>
+      <c r="D27" s="209"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="210"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="192"/>
+      <c r="I27" s="34"/>
+      <c r="J27" s="81"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A28" s="88"/>
+      <c r="B28" s="193"/>
+      <c r="C28" s="205"/>
+      <c r="D28" s="209"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="210"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="192"/>
+      <c r="I28" s="34"/>
+      <c r="J28" s="81"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A29" s="88"/>
+      <c r="B29" s="193"/>
+      <c r="C29" s="205"/>
+      <c r="D29" s="209"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="210"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="192"/>
+      <c r="I29" s="34"/>
+      <c r="J29" s="81"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A30" s="88"/>
+      <c r="B30" s="193"/>
+      <c r="C30" s="205"/>
+      <c r="D30" s="209"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="210"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="192"/>
+      <c r="I30" s="34"/>
+      <c r="J30" s="81"/>
+    </row>
+    <row r="31" spans="1:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="88"/>
+      <c r="B31" s="193"/>
+      <c r="C31" s="205"/>
+      <c r="D31" s="211"/>
+      <c r="E31" s="212"/>
+      <c r="F31" s="213"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="192"/>
+      <c r="I31" s="34"/>
+      <c r="J31" s="81"/>
+    </row>
+    <row r="32" spans="1:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J32" s="81"/>
+    </row>
+    <row r="33" spans="3:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C33" s="194"/>
+      <c r="D33" s="46">
         <f>SUM(D11:D31)</f>
         <v>0</v>
       </c>
+      <c r="E33" s="46">
+        <f>SUM(E11:E31)</f>
+        <v>0</v>
+      </c>
+      <c r="F33" s="46">
+        <f>SUM(F11:F31)</f>
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
+  <conditionalFormatting sqref="J11:J32">
+    <cfRule type="expression" dxfId="10" priority="1">
+      <formula>AND(XFC11&lt;&gt;"",I11&gt;0,J11="")</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A961A081-4689-446D-ADDC-CBC6553D0A10}">
           <x14:formula1>
             <xm:f>LISTES!$H$23:$H$34</xm:f>
           </x14:formula1>
           <xm:sqref>A11:A31</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CF2B313-1021-4F94-9EFF-D73FAF8FD6D4}">
-  <dimension ref="A1:D38"/>
+  <dimension ref="A1:C38"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+    <sheetView topLeftCell="A3" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="50.7109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="95" style="1" customWidth="1"/>
+    <col min="2" max="2" width="44.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="40.7109375" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:3" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
-      <c r="B2" s="10"/>
-[...20 lines deleted...]
-      <c r="A5" s="151" t="s">
+      <c r="B2" s="17"/>
+    </row>
+    <row r="3" spans="1:3" ht="21.75" x14ac:dyDescent="0.35">
+      <c r="A3" s="176" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="178"/>
+    </row>
+    <row r="4" spans="1:3" ht="21.75" x14ac:dyDescent="0.35">
+      <c r="A4" s="179" t="s">
+        <v>166</v>
+      </c>
+      <c r="B4" s="181"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A5" s="173" t="s">
+        <v>205</v>
+      </c>
+      <c r="B5" s="40"/>
+    </row>
+    <row r="6" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="76" t="s">
+        <v>206</v>
+      </c>
+      <c r="B6" s="87"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A7" s="142"/>
+      <c r="B7" s="16"/>
+    </row>
+    <row r="8" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A8" s="91" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="87"/>
+    </row>
+    <row r="9" spans="1:3" s="3" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="182" t="s">
+        <v>211</v>
+      </c>
+      <c r="B9" s="184"/>
+    </row>
+    <row r="10" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="196" t="s">
         <v>213</v>
       </c>
-      <c r="B5" s="152"/>
-[...41 lines deleted...]
-    <row r="11" spans="1:4" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="87"/>
+    </row>
+    <row r="11" spans="1:3" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="13"/>
-      <c r="B11" s="15"/>
-[...153 lines deleted...]
-        <f>SUM(C14:C35)</f>
+      <c r="B11" s="20"/>
+    </row>
+    <row r="12" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
+    <row r="13" spans="1:3" s="42" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>281</v>
+      </c>
+      <c r="C13" s="150"/>
+    </row>
+    <row r="14" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="79"/>
+      <c r="B14" s="101"/>
+    </row>
+    <row r="15" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="79"/>
+      <c r="B15" s="101"/>
+    </row>
+    <row r="16" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A16" s="79"/>
+      <c r="B16" s="101"/>
+    </row>
+    <row r="17" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="79"/>
+      <c r="B17" s="101"/>
+    </row>
+    <row r="18" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A18" s="79"/>
+      <c r="B18" s="101"/>
+    </row>
+    <row r="19" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="79"/>
+      <c r="B19" s="101"/>
+    </row>
+    <row r="20" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="79"/>
+      <c r="B20" s="101"/>
+    </row>
+    <row r="21" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="79"/>
+      <c r="B21" s="101"/>
+    </row>
+    <row r="22" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="79"/>
+      <c r="B22" s="101"/>
+    </row>
+    <row r="23" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="79"/>
+      <c r="B23" s="101"/>
+    </row>
+    <row r="24" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="79"/>
+      <c r="B24" s="101"/>
+    </row>
+    <row r="25" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="79"/>
+      <c r="B25" s="101"/>
+    </row>
+    <row r="26" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A26" s="79"/>
+      <c r="B26" s="101"/>
+    </row>
+    <row r="27" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A27" s="79"/>
+      <c r="B27" s="101"/>
+    </row>
+    <row r="28" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="79"/>
+      <c r="B28" s="101"/>
+    </row>
+    <row r="29" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A29" s="79"/>
+      <c r="B29" s="101"/>
+    </row>
+    <row r="30" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A30" s="79"/>
+      <c r="B30" s="101"/>
+    </row>
+    <row r="31" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A31" s="79"/>
+      <c r="B31" s="101"/>
+    </row>
+    <row r="32" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A32" s="79"/>
+      <c r="B32" s="101"/>
+    </row>
+    <row r="33" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="79"/>
+      <c r="B33" s="101"/>
+    </row>
+    <row r="34" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="79"/>
+      <c r="B34" s="101"/>
+    </row>
+    <row r="35" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A35" s="79"/>
+      <c r="B35" s="101"/>
+    </row>
+    <row r="36" spans="1:2" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="1:2" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="46">
+        <f>SUM(B14:B35)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:4" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
+    <row r="38" spans="1:2" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A3:D3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A9:B9"/>
   </mergeCells>
-  <conditionalFormatting sqref="D14:D35">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AF9F6ABF-7D5B-4439-8AB5-9F5FF317B099}">
           <x14:formula1>
             <xm:f>LISTES!$B$37:$B$40</xm:f>
           </x14:formula1>
           <xm:sqref>A14:A35</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCF709AF-82C6-44DC-A241-DC66987EA1AB}">
   <dimension ref="A1:I38"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="45.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="25.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="60.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="25.7109375" style="1" customWidth="1"/>
-    <col min="8" max="8" width="25.7109375" style="60" customWidth="1"/>
+    <col min="8" max="8" width="25.7109375" style="53" customWidth="1"/>
     <col min="9" max="10" width="40.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="17"/>
     </row>
     <row r="3" spans="1:9" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A3" s="42" t="s">
-[...9 lines deleted...]
-      <c r="I3" s="43"/>
+      <c r="A3" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A4" s="44" t="s">
-[...9 lines deleted...]
-      <c r="I4" s="43"/>
+      <c r="A4" s="38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="37"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A5" s="57" t="s">
-        <v>42</v>
+      <c r="A5" s="50" t="s">
+        <v>36</v>
       </c>
       <c r="B5" s="30"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="30"/>
-      <c r="I5" s="46"/>
+      <c r="I5" s="40"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A6" s="58" t="s">
-        <v>41</v>
+      <c r="A6" s="51" t="s">
+        <v>35</v>
       </c>
       <c r="B6" s="30"/>
       <c r="C6" s="30"/>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
-      <c r="I6" s="46"/>
+      <c r="I6" s="40"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A7" s="11"/>
       <c r="B7" s="25"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A8" s="59" t="s">
-[...9 lines deleted...]
-      <c r="I8" s="94"/>
+      <c r="A8" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="87"/>
     </row>
     <row r="9" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="83" t="s">
-[...22 lines deleted...]
-      <c r="I10" s="123"/>
+      <c r="A9" s="76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B9" s="84"/>
+      <c r="C9" s="84"/>
+      <c r="D9" s="84"/>
+      <c r="E9" s="84"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="84"/>
+      <c r="I9" s="87"/>
+    </row>
+    <row r="10" spans="1:9" s="115" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="76" t="s">
+        <v>187</v>
+      </c>
+      <c r="B10" s="113"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="113"/>
+      <c r="H10" s="113"/>
+      <c r="I10" s="114"/>
     </row>
     <row r="11" spans="1:9" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="13"/>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="20"/>
     </row>
     <row r="12" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
-    <row r="13" spans="1:9" s="48" customFormat="1" ht="47.25" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-        <v>46</v>
+    <row r="13" spans="1:9" s="42" customFormat="1" ht="47.25" x14ac:dyDescent="0.3">
+      <c r="A13" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="47" t="s">
+        <v>186</v>
+      </c>
+      <c r="D13" s="47" t="s">
+        <v>214</v>
+      </c>
+      <c r="E13" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="H13" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="I13" s="45" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A14" s="92"/>
-[...7 lines deleted...]
-      <c r="I14" s="77"/>
+      <c r="A14" s="85"/>
+      <c r="B14" s="86"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="66"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="68"/>
+      <c r="I14" s="70"/>
     </row>
     <row r="15" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A15" s="92"/>
-[...7 lines deleted...]
-      <c r="I15" s="77"/>
+      <c r="A15" s="85"/>
+      <c r="B15" s="86"/>
+      <c r="C15" s="65"/>
+      <c r="D15" s="65"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="69"/>
+      <c r="H15" s="68"/>
+      <c r="I15" s="70"/>
     </row>
     <row r="16" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A16" s="92"/>
-[...7 lines deleted...]
-      <c r="I16" s="77"/>
+      <c r="A16" s="85"/>
+      <c r="B16" s="86"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="66"/>
+      <c r="G16" s="69"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="70"/>
     </row>
     <row r="17" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A17" s="92"/>
-[...7 lines deleted...]
-      <c r="I17" s="77"/>
+      <c r="A17" s="85"/>
+      <c r="B17" s="86"/>
+      <c r="C17" s="65"/>
+      <c r="D17" s="65"/>
+      <c r="E17" s="65"/>
+      <c r="F17" s="66"/>
+      <c r="G17" s="69"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="70"/>
     </row>
     <row r="18" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A18" s="92"/>
-[...7 lines deleted...]
-      <c r="I18" s="77"/>
+      <c r="A18" s="85"/>
+      <c r="B18" s="86"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="65"/>
+      <c r="E18" s="65"/>
+      <c r="F18" s="66"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="70"/>
     </row>
     <row r="19" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A19" s="92"/>
-[...7 lines deleted...]
-      <c r="I19" s="77"/>
+      <c r="A19" s="85"/>
+      <c r="B19" s="86"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="65"/>
+      <c r="F19" s="66"/>
+      <c r="G19" s="69"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="70"/>
     </row>
     <row r="20" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A20" s="92"/>
-[...7 lines deleted...]
-      <c r="I20" s="77"/>
+      <c r="A20" s="85"/>
+      <c r="B20" s="86"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="65"/>
+      <c r="F20" s="66"/>
+      <c r="G20" s="69"/>
+      <c r="H20" s="68"/>
+      <c r="I20" s="70"/>
     </row>
     <row r="21" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A21" s="92"/>
-[...7 lines deleted...]
-      <c r="I21" s="77"/>
+      <c r="A21" s="85"/>
+      <c r="B21" s="86"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="66"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="70"/>
     </row>
     <row r="22" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A22" s="92"/>
-[...7 lines deleted...]
-      <c r="I22" s="77"/>
+      <c r="A22" s="85"/>
+      <c r="B22" s="86"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="69"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="70"/>
     </row>
     <row r="23" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="92"/>
-[...7 lines deleted...]
-      <c r="I23" s="77"/>
+      <c r="A23" s="85"/>
+      <c r="B23" s="86"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="65"/>
+      <c r="F23" s="66"/>
+      <c r="G23" s="69"/>
+      <c r="H23" s="68"/>
+      <c r="I23" s="70"/>
     </row>
     <row r="24" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A24" s="92"/>
-[...7 lines deleted...]
-      <c r="I24" s="77"/>
+      <c r="A24" s="85"/>
+      <c r="B24" s="86"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="66"/>
+      <c r="G24" s="69"/>
+      <c r="H24" s="68"/>
+      <c r="I24" s="70"/>
     </row>
     <row r="25" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="92"/>
-[...7 lines deleted...]
-      <c r="I25" s="77"/>
+      <c r="A25" s="85"/>
+      <c r="B25" s="86"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="66"/>
+      <c r="G25" s="69"/>
+      <c r="H25" s="68"/>
+      <c r="I25" s="70"/>
     </row>
     <row r="26" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A26" s="92"/>
-[...7 lines deleted...]
-      <c r="I26" s="77"/>
+      <c r="A26" s="85"/>
+      <c r="B26" s="86"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="65"/>
+      <c r="F26" s="66"/>
+      <c r="G26" s="69"/>
+      <c r="H26" s="68"/>
+      <c r="I26" s="70"/>
     </row>
     <row r="27" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A27" s="92"/>
-[...7 lines deleted...]
-      <c r="I27" s="77"/>
+      <c r="A27" s="85"/>
+      <c r="B27" s="86"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="66"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="68"/>
+      <c r="I27" s="70"/>
     </row>
     <row r="28" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A28" s="92"/>
-[...7 lines deleted...]
-      <c r="I28" s="77"/>
+      <c r="A28" s="85"/>
+      <c r="B28" s="86"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="69"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="70"/>
     </row>
     <row r="29" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A29" s="92"/>
-[...7 lines deleted...]
-      <c r="I29" s="77"/>
+      <c r="A29" s="85"/>
+      <c r="B29" s="86"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="66"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="68"/>
+      <c r="I29" s="70"/>
     </row>
     <row r="30" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A30" s="92"/>
-[...7 lines deleted...]
-      <c r="I30" s="77"/>
+      <c r="A30" s="85"/>
+      <c r="B30" s="86"/>
+      <c r="C30" s="65"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="66"/>
+      <c r="G30" s="69"/>
+      <c r="H30" s="68"/>
+      <c r="I30" s="70"/>
     </row>
     <row r="31" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A31" s="92"/>
-[...7 lines deleted...]
-      <c r="I31" s="77"/>
+      <c r="A31" s="85"/>
+      <c r="B31" s="86"/>
+      <c r="C31" s="65"/>
+      <c r="D31" s="65"/>
+      <c r="E31" s="65"/>
+      <c r="F31" s="66"/>
+      <c r="G31" s="69"/>
+      <c r="H31" s="68"/>
+      <c r="I31" s="70"/>
     </row>
     <row r="32" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A32" s="92"/>
-[...7 lines deleted...]
-      <c r="I32" s="77"/>
+      <c r="A32" s="85"/>
+      <c r="B32" s="86"/>
+      <c r="C32" s="65"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="66"/>
+      <c r="G32" s="69"/>
+      <c r="H32" s="68"/>
+      <c r="I32" s="70"/>
     </row>
     <row r="33" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A33" s="92"/>
-[...7 lines deleted...]
-      <c r="I33" s="77"/>
+      <c r="A33" s="85"/>
+      <c r="B33" s="86"/>
+      <c r="C33" s="65"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="66"/>
+      <c r="G33" s="69"/>
+      <c r="H33" s="68"/>
+      <c r="I33" s="70"/>
     </row>
     <row r="34" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A34" s="92"/>
-[...7 lines deleted...]
-      <c r="I34" s="77"/>
+      <c r="A34" s="85"/>
+      <c r="B34" s="86"/>
+      <c r="C34" s="65"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="66"/>
+      <c r="G34" s="69"/>
+      <c r="H34" s="68"/>
+      <c r="I34" s="70"/>
     </row>
     <row r="35" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A35" s="92"/>
-[...7 lines deleted...]
-      <c r="I35" s="77"/>
+      <c r="A35" s="85"/>
+      <c r="B35" s="86"/>
+      <c r="C35" s="65"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="66"/>
+      <c r="G35" s="69"/>
+      <c r="H35" s="68"/>
+      <c r="I35" s="70"/>
     </row>
     <row r="36" spans="1:9" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="37" spans="1:9" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="F37" s="71"/>
-      <c r="G37" s="52">
+      <c r="F37" s="64"/>
+      <c r="G37" s="46">
         <f>SUM(G14:G35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="G38" s="71"/>
+      <c r="G38" s="64"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="I14:I35">
-    <cfRule type="expression" dxfId="8" priority="2">
+    <cfRule type="expression" dxfId="9" priority="2">
       <formula>AND(XFA14&lt;&gt;"",G14&gt;0,I14="")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{03F2E5FE-B607-40E8-97A2-F91B6CBEB712}">
           <x14:formula1>
             <xm:f>LISTES!$B$6:$B$12</xm:f>
           </x14:formula1>
           <xm:sqref>A14:A35</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E51A544B-09E5-4EBB-ACBE-8ACBF76CE31A}">
           <x14:formula1>
             <xm:f>LISTES!$D$6:$D$12</xm:f>
           </x14:formula1>
           <xm:sqref>B14:B35</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4865DBC-AF5E-4633-8266-D4C0594A6E37}">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="60.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="20.7109375" style="1" customWidth="1"/>
-    <col min="6" max="6" width="23.85546875" style="60" customWidth="1"/>
-    <col min="7" max="7" width="25.7109375" style="60" customWidth="1"/>
+    <col min="6" max="6" width="23.85546875" style="53" customWidth="1"/>
+    <col min="7" max="7" width="25.7109375" style="53" customWidth="1"/>
     <col min="8" max="9" width="25.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="40.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
-      <c r="I2" s="61"/>
-      <c r="J2" s="62"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="55"/>
     </row>
     <row r="3" spans="1:10" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A3" s="161" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="163"/>
+      <c r="A3" s="176" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="177"/>
+      <c r="C3" s="177"/>
+      <c r="D3" s="177"/>
+      <c r="E3" s="177"/>
+      <c r="F3" s="177"/>
+      <c r="G3" s="177"/>
+      <c r="H3" s="177"/>
+      <c r="I3" s="177"/>
+      <c r="J3" s="178"/>
     </row>
     <row r="4" spans="1:10" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A4" s="164" t="s">
-[...10 lines deleted...]
-      <c r="J4" s="166"/>
+      <c r="A4" s="179" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="180"/>
+      <c r="C4" s="180"/>
+      <c r="D4" s="180"/>
+      <c r="E4" s="180"/>
+      <c r="F4" s="180"/>
+      <c r="G4" s="180"/>
+      <c r="H4" s="180"/>
+      <c r="I4" s="180"/>
+      <c r="J4" s="181"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A5" s="57" t="s">
-        <v>85</v>
+      <c r="A5" s="50" t="s">
+        <v>79</v>
       </c>
       <c r="B5" s="30"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="30"/>
-      <c r="I5" s="64"/>
-      <c r="J5" s="65"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A6" s="58" t="s">
-[...8 lines deleted...]
-      <c r="H6" s="56"/>
+      <c r="A6" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
       <c r="I6" s="29"/>
-      <c r="J6" s="68"/>
+      <c r="J6" s="61"/>
     </row>
     <row r="7" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A7" s="90" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="56"/>
+      <c r="A7" s="83" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="82"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
       <c r="I7" s="29"/>
-      <c r="J7" s="68"/>
+      <c r="J7" s="61"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A8" s="11"/>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="25"/>
       <c r="G8" s="25"/>
       <c r="H8" s="25"/>
-      <c r="I8" s="66"/>
-      <c r="J8" s="67"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="60"/>
     </row>
     <row r="9" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="59" t="s">
-[...8 lines deleted...]
-      <c r="H9" s="56"/>
+      <c r="A9" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="49"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="49"/>
       <c r="I9" s="29"/>
-      <c r="J9" s="68"/>
-[...13 lines deleted...]
-      <c r="J10" s="125"/>
+      <c r="J9" s="61"/>
+    </row>
+    <row r="10" spans="1:10" s="117" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="76" t="s">
+        <v>183</v>
+      </c>
+      <c r="B10" s="73"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="116"/>
     </row>
     <row r="11" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A11" s="58" t="s">
+      <c r="A11" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="71"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="72"/>
+    </row>
+    <row r="12" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="174" t="s">
+        <v>282</v>
+      </c>
+      <c r="B12" s="71"/>
+      <c r="C12" s="71"/>
+      <c r="D12" s="71"/>
+      <c r="E12" s="71"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="71"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="143" t="s">
+        <v>216</v>
+      </c>
+      <c r="B13" s="71"/>
+      <c r="C13" s="71"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="71"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="119" t="s">
+        <v>184</v>
+      </c>
+      <c r="B14" s="120"/>
+      <c r="C14" s="120"/>
+      <c r="D14" s="120"/>
+      <c r="E14" s="120"/>
+      <c r="F14" s="120"/>
+      <c r="G14" s="120"/>
+      <c r="H14" s="120"/>
+      <c r="I14" s="120"/>
+      <c r="J14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="51" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="78"/>
-[...63 lines deleted...]
-      <c r="J15" s="79"/>
+      <c r="B15" s="71"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="72"/>
     </row>
     <row r="16" spans="1:10" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="13"/>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
-      <c r="I16" s="69"/>
-      <c r="J16" s="70"/>
+      <c r="I16" s="62"/>
+      <c r="J16" s="63"/>
     </row>
     <row r="17" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="F17" s="71"/>
-[...30 lines deleted...]
-      <c r="J18" s="54" t="s">
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+    </row>
+    <row r="18" spans="1:10" s="42" customFormat="1" ht="47.25" x14ac:dyDescent="0.3">
+      <c r="A18" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>145</v>
+      </c>
+      <c r="C18" s="47" t="s">
+        <v>146</v>
+      </c>
+      <c r="D18" s="47" t="s">
         <v>46</v>
       </c>
+      <c r="E18" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="47" t="s">
+        <v>99</v>
+      </c>
+      <c r="G18" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="H18" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="I18" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="J18" s="47" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="19" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A19" s="86"/>
-[...7 lines deleted...]
-      <c r="I19" s="85">
+      <c r="A19" s="79"/>
+      <c r="B19" s="79"/>
+      <c r="C19" s="80"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="65"/>
+      <c r="F19" s="77"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="78">
         <f>G19-H19</f>
         <v>0</v>
       </c>
-      <c r="J19" s="88"/>
+      <c r="J19" s="81"/>
     </row>
     <row r="20" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A20" s="86"/>
-[...7 lines deleted...]
-      <c r="I20" s="85">
+      <c r="A20" s="79"/>
+      <c r="B20" s="79"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="65"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="78">
         <f t="shared" ref="I20:I40" si="0">G20-H20</f>
         <v>0</v>
       </c>
-      <c r="J20" s="88"/>
+      <c r="J20" s="81"/>
     </row>
     <row r="21" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A21" s="86"/>
-[...7 lines deleted...]
-      <c r="I21" s="85">
+      <c r="A21" s="79"/>
+      <c r="B21" s="79"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="77"/>
+      <c r="G21" s="67"/>
+      <c r="H21" s="67"/>
+      <c r="I21" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J21" s="88"/>
+      <c r="J21" s="81"/>
     </row>
     <row r="22" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A22" s="86"/>
-[...7 lines deleted...]
-      <c r="I22" s="85">
+      <c r="A22" s="79"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="77"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J22" s="88"/>
+      <c r="J22" s="81"/>
     </row>
     <row r="23" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="86"/>
-[...7 lines deleted...]
-      <c r="I23" s="85">
+      <c r="A23" s="79"/>
+      <c r="B23" s="79"/>
+      <c r="C23" s="80"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="65"/>
+      <c r="F23" s="77"/>
+      <c r="G23" s="67"/>
+      <c r="H23" s="67"/>
+      <c r="I23" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J23" s="88"/>
+      <c r="J23" s="81"/>
     </row>
     <row r="24" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A24" s="86"/>
-[...7 lines deleted...]
-      <c r="I24" s="85">
+      <c r="A24" s="79"/>
+      <c r="B24" s="79"/>
+      <c r="C24" s="80"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="77"/>
+      <c r="G24" s="67"/>
+      <c r="H24" s="67"/>
+      <c r="I24" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J24" s="88"/>
+      <c r="J24" s="81"/>
     </row>
     <row r="25" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="86"/>
-[...7 lines deleted...]
-      <c r="I25" s="85">
+      <c r="A25" s="79"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="77"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J25" s="88"/>
+      <c r="J25" s="81"/>
     </row>
     <row r="26" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A26" s="86"/>
-[...7 lines deleted...]
-      <c r="I26" s="85">
+      <c r="A26" s="79"/>
+      <c r="B26" s="79"/>
+      <c r="C26" s="80"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="65"/>
+      <c r="F26" s="77"/>
+      <c r="G26" s="67"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J26" s="88"/>
+      <c r="J26" s="81"/>
     </row>
     <row r="27" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A27" s="86"/>
-[...7 lines deleted...]
-      <c r="I27" s="85">
+      <c r="A27" s="79"/>
+      <c r="B27" s="79"/>
+      <c r="C27" s="80"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="77"/>
+      <c r="G27" s="67"/>
+      <c r="H27" s="67"/>
+      <c r="I27" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J27" s="88"/>
+      <c r="J27" s="81"/>
     </row>
     <row r="28" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A28" s="86"/>
-[...7 lines deleted...]
-      <c r="I28" s="85">
+      <c r="A28" s="79"/>
+      <c r="B28" s="79"/>
+      <c r="C28" s="80"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="67"/>
+      <c r="I28" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J28" s="88"/>
+      <c r="J28" s="81"/>
     </row>
     <row r="29" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A29" s="86"/>
-[...7 lines deleted...]
-      <c r="I29" s="85">
+      <c r="A29" s="79"/>
+      <c r="B29" s="79"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J29" s="88"/>
+      <c r="J29" s="81"/>
     </row>
     <row r="30" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A30" s="86"/>
-[...7 lines deleted...]
-      <c r="I30" s="85">
+      <c r="A30" s="79"/>
+      <c r="B30" s="79"/>
+      <c r="C30" s="80"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="77"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J30" s="88"/>
+      <c r="J30" s="81"/>
     </row>
     <row r="31" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A31" s="86"/>
-[...7 lines deleted...]
-      <c r="I31" s="85">
+      <c r="A31" s="79"/>
+      <c r="B31" s="79"/>
+      <c r="C31" s="80"/>
+      <c r="D31" s="65"/>
+      <c r="E31" s="65"/>
+      <c r="F31" s="77"/>
+      <c r="G31" s="67"/>
+      <c r="H31" s="67"/>
+      <c r="I31" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J31" s="88"/>
+      <c r="J31" s="81"/>
     </row>
     <row r="32" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A32" s="86"/>
-[...7 lines deleted...]
-      <c r="I32" s="85">
+      <c r="A32" s="79"/>
+      <c r="B32" s="79"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="77"/>
+      <c r="G32" s="67"/>
+      <c r="H32" s="67"/>
+      <c r="I32" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J32" s="88"/>
+      <c r="J32" s="81"/>
     </row>
     <row r="33" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A33" s="86"/>
-[...7 lines deleted...]
-      <c r="I33" s="85">
+      <c r="A33" s="79"/>
+      <c r="B33" s="79"/>
+      <c r="C33" s="80"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="77"/>
+      <c r="G33" s="67"/>
+      <c r="H33" s="67"/>
+      <c r="I33" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J33" s="88"/>
+      <c r="J33" s="81"/>
     </row>
     <row r="34" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A34" s="86"/>
-[...7 lines deleted...]
-      <c r="I34" s="85">
+      <c r="A34" s="79"/>
+      <c r="B34" s="79"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="77"/>
+      <c r="G34" s="67"/>
+      <c r="H34" s="67"/>
+      <c r="I34" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J34" s="88"/>
+      <c r="J34" s="81"/>
     </row>
     <row r="35" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A35" s="86"/>
-[...7 lines deleted...]
-      <c r="I35" s="85">
+      <c r="A35" s="79"/>
+      <c r="B35" s="79"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="77"/>
+      <c r="G35" s="67"/>
+      <c r="H35" s="67"/>
+      <c r="I35" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J35" s="88"/>
+      <c r="J35" s="81"/>
     </row>
     <row r="36" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A36" s="86"/>
-[...7 lines deleted...]
-      <c r="I36" s="85">
+      <c r="A36" s="79"/>
+      <c r="B36" s="79"/>
+      <c r="C36" s="80"/>
+      <c r="D36" s="65"/>
+      <c r="E36" s="65"/>
+      <c r="F36" s="77"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="67"/>
+      <c r="I36" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J36" s="88"/>
+      <c r="J36" s="81"/>
     </row>
     <row r="37" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A37" s="86"/>
-[...7 lines deleted...]
-      <c r="I37" s="85">
+      <c r="A37" s="79"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="80"/>
+      <c r="D37" s="65"/>
+      <c r="E37" s="65"/>
+      <c r="F37" s="77"/>
+      <c r="G37" s="67"/>
+      <c r="H37" s="67"/>
+      <c r="I37" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J37" s="88"/>
+      <c r="J37" s="81"/>
     </row>
     <row r="38" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A38" s="86"/>
-[...7 lines deleted...]
-      <c r="I38" s="85">
+      <c r="A38" s="79"/>
+      <c r="B38" s="79"/>
+      <c r="C38" s="80"/>
+      <c r="D38" s="65"/>
+      <c r="E38" s="65"/>
+      <c r="F38" s="77"/>
+      <c r="G38" s="67"/>
+      <c r="H38" s="67"/>
+      <c r="I38" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J38" s="88"/>
+      <c r="J38" s="81"/>
     </row>
     <row r="39" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A39" s="86"/>
-[...7 lines deleted...]
-      <c r="I39" s="85">
+      <c r="A39" s="79"/>
+      <c r="B39" s="79"/>
+      <c r="C39" s="80"/>
+      <c r="D39" s="65"/>
+      <c r="E39" s="65"/>
+      <c r="F39" s="77"/>
+      <c r="G39" s="67"/>
+      <c r="H39" s="67"/>
+      <c r="I39" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J39" s="88"/>
+      <c r="J39" s="81"/>
     </row>
     <row r="40" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A40" s="86"/>
-[...7 lines deleted...]
-      <c r="I40" s="85">
+      <c r="A40" s="79"/>
+      <c r="B40" s="79"/>
+      <c r="C40" s="80"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="77"/>
+      <c r="G40" s="67"/>
+      <c r="H40" s="67"/>
+      <c r="I40" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J40" s="88"/>
+      <c r="J40" s="81"/>
     </row>
     <row r="41" spans="1:10" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="F41" s="71"/>
-      <c r="G41" s="71"/>
+      <c r="F41" s="64"/>
+      <c r="G41" s="64"/>
     </row>
     <row r="42" spans="1:10" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="F42" s="71"/>
-[...1 lines deleted...]
-      <c r="I42" s="52">
+      <c r="F42" s="64"/>
+      <c r="G42" s="64"/>
+      <c r="I42" s="46">
         <f>SUM(I19:I40)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="F43" s="71"/>
-      <c r="G43" s="71"/>
+      <c r="F43" s="64"/>
+      <c r="G43" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A4:J4"/>
   </mergeCells>
   <conditionalFormatting sqref="J19:J40">
-    <cfRule type="expression" dxfId="7" priority="1">
+    <cfRule type="expression" dxfId="8" priority="1">
       <formula>AND(XFC19&lt;&gt;"",I19&gt;0,J19="")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4535AF89-68AD-4ED8-97DB-B8BB4C1F8D9D}">
   <dimension ref="A1:F40"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A3" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="60.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="25.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
-      <c r="E2" s="61"/>
-      <c r="F2" s="62"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="55"/>
     </row>
     <row r="3" spans="1:6" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A3" s="42" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="43"/>
+      <c r="A3" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="1:6" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A4" s="44" t="s">
-[...6 lines deleted...]
-      <c r="F4" s="43"/>
+      <c r="A4" s="38" t="s">
+        <v>166</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A5" s="57" t="s">
-        <v>42</v>
+      <c r="A5" s="50" t="s">
+        <v>36</v>
       </c>
       <c r="B5" s="30"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="64"/>
-      <c r="F5" s="65"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="58"/>
     </row>
     <row r="6" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A6" s="58" t="s">
-[...4 lines deleted...]
-      <c r="D6" s="56"/>
+      <c r="A6" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="68"/>
+      <c r="F6" s="61"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" s="11"/>
       <c r="B7" s="25"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
-      <c r="E7" s="66"/>
-      <c r="F7" s="67"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="60"/>
     </row>
     <row r="8" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A8" s="59" t="s">
-[...4 lines deleted...]
-      <c r="D8" s="56"/>
+      <c r="A8" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
       <c r="E8" s="29"/>
-      <c r="F8" s="68"/>
+      <c r="F8" s="61"/>
     </row>
     <row r="9" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="58" t="s">
-[...6 lines deleted...]
-      <c r="F9" s="79"/>
+      <c r="A9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="B9" s="71"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="71"/>
+      <c r="F9" s="72"/>
     </row>
     <row r="10" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A10" s="58" t="s">
-[...6 lines deleted...]
-      <c r="F10" s="79"/>
+      <c r="A10" s="51" t="s">
+        <v>173</v>
+      </c>
+      <c r="B10" s="71"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="72"/>
     </row>
     <row r="11" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A11" s="156" t="s">
-[...6 lines deleted...]
-      <c r="F11" s="79"/>
+      <c r="A11" s="143" t="s">
+        <v>217</v>
+      </c>
+      <c r="B11" s="71"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="72"/>
     </row>
     <row r="12" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="83" t="s">
-[...6 lines deleted...]
-      <c r="F12" s="79"/>
+      <c r="A12" s="76" t="s">
+        <v>218</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="73"/>
+      <c r="D12" s="73"/>
+      <c r="E12" s="71"/>
+      <c r="F12" s="72"/>
     </row>
     <row r="13" spans="1:6" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="13"/>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
-      <c r="E13" s="69"/>
-      <c r="F13" s="70"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="63"/>
     </row>
     <row r="14" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
-    <row r="15" spans="1:6" s="48" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-        <v>46</v>
+    <row r="15" spans="1:6" s="42" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="47" t="s">
+        <v>175</v>
+      </c>
+      <c r="B15" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="D15" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="E15" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" s="47" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A16" s="86"/>
-[...4 lines deleted...]
-      <c r="F16" s="88"/>
+      <c r="A16" s="79"/>
+      <c r="B16" s="79"/>
+      <c r="C16" s="80"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="101"/>
+      <c r="F16" s="81"/>
     </row>
     <row r="17" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A17" s="86"/>
-[...4 lines deleted...]
-      <c r="F17" s="88"/>
+      <c r="A17" s="79"/>
+      <c r="B17" s="79"/>
+      <c r="C17" s="80"/>
+      <c r="D17" s="65"/>
+      <c r="E17" s="101"/>
+      <c r="F17" s="81"/>
     </row>
     <row r="18" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A18" s="86"/>
-[...4 lines deleted...]
-      <c r="F18" s="88"/>
+      <c r="A18" s="79"/>
+      <c r="B18" s="79"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="65"/>
+      <c r="E18" s="101"/>
+      <c r="F18" s="81"/>
     </row>
     <row r="19" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A19" s="86"/>
-[...4 lines deleted...]
-      <c r="F19" s="88"/>
+      <c r="A19" s="79"/>
+      <c r="B19" s="79"/>
+      <c r="C19" s="80"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="101"/>
+      <c r="F19" s="81"/>
     </row>
     <row r="20" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A20" s="86"/>
-[...4 lines deleted...]
-      <c r="F20" s="88"/>
+      <c r="A20" s="79"/>
+      <c r="B20" s="79"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="101"/>
+      <c r="F20" s="81"/>
     </row>
     <row r="21" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A21" s="86"/>
-[...4 lines deleted...]
-      <c r="F21" s="88"/>
+      <c r="A21" s="79"/>
+      <c r="B21" s="79"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="101"/>
+      <c r="F21" s="81"/>
     </row>
     <row r="22" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A22" s="86"/>
-[...4 lines deleted...]
-      <c r="F22" s="88"/>
+      <c r="A22" s="79"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="101"/>
+      <c r="F22" s="81"/>
     </row>
     <row r="23" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="86"/>
-[...4 lines deleted...]
-      <c r="F23" s="88"/>
+      <c r="A23" s="79"/>
+      <c r="B23" s="79"/>
+      <c r="C23" s="80"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="101"/>
+      <c r="F23" s="81"/>
     </row>
     <row r="24" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A24" s="86"/>
-[...4 lines deleted...]
-      <c r="F24" s="88"/>
+      <c r="A24" s="79"/>
+      <c r="B24" s="79"/>
+      <c r="C24" s="80"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="101"/>
+      <c r="F24" s="81"/>
     </row>
     <row r="25" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="86"/>
-[...4 lines deleted...]
-      <c r="F25" s="88"/>
+      <c r="A25" s="79"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="81"/>
     </row>
     <row r="26" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A26" s="86"/>
-[...4 lines deleted...]
-      <c r="F26" s="88"/>
+      <c r="A26" s="79"/>
+      <c r="B26" s="79"/>
+      <c r="C26" s="80"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="101"/>
+      <c r="F26" s="81"/>
     </row>
     <row r="27" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A27" s="86"/>
-[...4 lines deleted...]
-      <c r="F27" s="88"/>
+      <c r="A27" s="79"/>
+      <c r="B27" s="79"/>
+      <c r="C27" s="80"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="101"/>
+      <c r="F27" s="81"/>
     </row>
     <row r="28" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A28" s="86"/>
-[...4 lines deleted...]
-      <c r="F28" s="88"/>
+      <c r="A28" s="79"/>
+      <c r="B28" s="79"/>
+      <c r="C28" s="80"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="101"/>
+      <c r="F28" s="81"/>
     </row>
     <row r="29" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A29" s="86"/>
-[...4 lines deleted...]
-      <c r="F29" s="88"/>
+      <c r="A29" s="79"/>
+      <c r="B29" s="79"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="101"/>
+      <c r="F29" s="81"/>
     </row>
     <row r="30" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A30" s="86"/>
-[...4 lines deleted...]
-      <c r="F30" s="88"/>
+      <c r="A30" s="79"/>
+      <c r="B30" s="79"/>
+      <c r="C30" s="80"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="101"/>
+      <c r="F30" s="81"/>
     </row>
     <row r="31" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A31" s="86"/>
-[...4 lines deleted...]
-      <c r="F31" s="88"/>
+      <c r="A31" s="79"/>
+      <c r="B31" s="79"/>
+      <c r="C31" s="80"/>
+      <c r="D31" s="65"/>
+      <c r="E31" s="101"/>
+      <c r="F31" s="81"/>
     </row>
     <row r="32" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A32" s="86"/>
-[...4 lines deleted...]
-      <c r="F32" s="88"/>
+      <c r="A32" s="79"/>
+      <c r="B32" s="79"/>
+      <c r="C32" s="80"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="101"/>
+      <c r="F32" s="81"/>
     </row>
     <row r="33" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A33" s="86"/>
-[...4 lines deleted...]
-      <c r="F33" s="88"/>
+      <c r="A33" s="79"/>
+      <c r="B33" s="79"/>
+      <c r="C33" s="80"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="101"/>
+      <c r="F33" s="81"/>
     </row>
     <row r="34" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A34" s="86"/>
-[...4 lines deleted...]
-      <c r="F34" s="88"/>
+      <c r="A34" s="79"/>
+      <c r="B34" s="79"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="101"/>
+      <c r="F34" s="81"/>
     </row>
     <row r="35" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A35" s="86"/>
-[...4 lines deleted...]
-      <c r="F35" s="88"/>
+      <c r="A35" s="79"/>
+      <c r="B35" s="79"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="101"/>
+      <c r="F35" s="81"/>
     </row>
     <row r="36" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A36" s="86"/>
-[...4 lines deleted...]
-      <c r="F36" s="88"/>
+      <c r="A36" s="79"/>
+      <c r="B36" s="79"/>
+      <c r="C36" s="80"/>
+      <c r="D36" s="65"/>
+      <c r="E36" s="101"/>
+      <c r="F36" s="81"/>
     </row>
     <row r="37" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A37" s="86"/>
-[...4 lines deleted...]
-      <c r="F37" s="88"/>
+      <c r="A37" s="79"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="80"/>
+      <c r="D37" s="65"/>
+      <c r="E37" s="101"/>
+      <c r="F37" s="81"/>
     </row>
     <row r="38" spans="1:6" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="39" spans="1:6" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="E39" s="52">
+      <c r="E39" s="46">
         <f>SUM(E16:E37)</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3"/>
   </sheetData>
   <conditionalFormatting sqref="F16:F37">
-    <cfRule type="expression" dxfId="6" priority="1">
+    <cfRule type="expression" dxfId="7" priority="1">
       <formula>AND(XEY16&lt;&gt;"",E16&gt;0,F16="")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1F120D2-5B76-4DDC-99B4-7C38AB084457}">
   <dimension ref="A1:J44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13:XFD16"/>
+      <selection activeCell="A3" sqref="A3:J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="60.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="30.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="40.7109375" style="1" customWidth="1"/>
-    <col min="6" max="7" width="20.7109375" style="60" customWidth="1"/>
+    <col min="6" max="7" width="20.7109375" style="53" customWidth="1"/>
     <col min="8" max="9" width="20.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="40.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
-      <c r="I2" s="61"/>
-      <c r="J2" s="62"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="55"/>
     </row>
     <row r="3" spans="1:10" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A3" s="161" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="163"/>
+      <c r="A3" s="176" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="177"/>
+      <c r="C3" s="177"/>
+      <c r="D3" s="177"/>
+      <c r="E3" s="177"/>
+      <c r="F3" s="177"/>
+      <c r="G3" s="177"/>
+      <c r="H3" s="177"/>
+      <c r="I3" s="177"/>
+      <c r="J3" s="178"/>
     </row>
     <row r="4" spans="1:10" ht="21.75" x14ac:dyDescent="0.35">
-      <c r="A4" s="164" t="s">
-[...10 lines deleted...]
-      <c r="J4" s="166"/>
+      <c r="A4" s="179" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="180"/>
+      <c r="C4" s="180"/>
+      <c r="D4" s="180"/>
+      <c r="E4" s="180"/>
+      <c r="F4" s="180"/>
+      <c r="G4" s="180"/>
+      <c r="H4" s="180"/>
+      <c r="I4" s="180"/>
+      <c r="J4" s="181"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A5" s="57" t="s">
-        <v>42</v>
+      <c r="A5" s="50" t="s">
+        <v>36</v>
       </c>
       <c r="B5" s="30"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="30"/>
-      <c r="I5" s="64"/>
-      <c r="J5" s="65"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="58"/>
     </row>
     <row r="6" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A6" s="58" t="s">
-[...8 lines deleted...]
-      <c r="H6" s="56"/>
+      <c r="A6" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
       <c r="I6" s="29"/>
-      <c r="J6" s="68"/>
+      <c r="J6" s="61"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7" s="11"/>
       <c r="B7" s="25"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
-      <c r="I7" s="66"/>
-      <c r="J7" s="67"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="60"/>
     </row>
     <row r="8" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A8" s="59" t="s">
-[...8 lines deleted...]
-      <c r="H8" s="56"/>
+      <c r="A8" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
       <c r="I8" s="29"/>
-      <c r="J8" s="68"/>
+      <c r="J8" s="61"/>
     </row>
     <row r="9" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="58" t="s">
-[...10 lines deleted...]
-      <c r="J9" s="79"/>
+      <c r="A9" s="51" t="s">
+        <v>161</v>
+      </c>
+      <c r="B9" s="71"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="71"/>
+      <c r="F9" s="71"/>
+      <c r="G9" s="71"/>
+      <c r="H9" s="71"/>
+      <c r="I9" s="71"/>
+      <c r="J9" s="72"/>
     </row>
     <row r="10" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A10" s="156" t="s">
-[...10 lines deleted...]
-      <c r="J10" s="79"/>
+      <c r="A10" s="143" t="s">
+        <v>219</v>
+      </c>
+      <c r="B10" s="71"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="71"/>
+      <c r="H10" s="71"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="72"/>
     </row>
     <row r="11" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A11" s="58" t="s">
-[...10 lines deleted...]
-      <c r="J11" s="79"/>
+      <c r="A11" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" s="71"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="72"/>
     </row>
     <row r="12" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="58" t="s">
-[...10 lines deleted...]
-      <c r="J12" s="79"/>
+      <c r="A12" s="51" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="71"/>
+      <c r="C12" s="71"/>
+      <c r="D12" s="71"/>
+      <c r="E12" s="71"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="71"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="72"/>
     </row>
     <row r="13" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A13" s="11"/>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
-      <c r="I13" s="66"/>
-      <c r="J13" s="67"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="60"/>
     </row>
     <row r="14" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A14" s="115" t="s">
-[...10 lines deleted...]
-      <c r="J14" s="79"/>
+      <c r="A14" s="107" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="74"/>
+      <c r="C14" s="75"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="71"/>
+      <c r="F14" s="71"/>
+      <c r="G14" s="71"/>
+      <c r="H14" s="71"/>
+      <c r="I14" s="71"/>
+      <c r="J14" s="72"/>
     </row>
     <row r="15" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A15" s="116" t="s">
-[...10 lines deleted...]
-      <c r="J15" s="79"/>
+      <c r="A15" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" s="74"/>
+      <c r="C15" s="75"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="72"/>
     </row>
     <row r="16" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A16" s="116" t="s">
-[...10 lines deleted...]
-      <c r="J16" s="79"/>
+      <c r="A16" s="108" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="74"/>
+      <c r="C16" s="75"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="71"/>
+      <c r="F16" s="71"/>
+      <c r="G16" s="71"/>
+      <c r="H16" s="71"/>
+      <c r="I16" s="71"/>
+      <c r="J16" s="72"/>
     </row>
     <row r="17" spans="1:10" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="13"/>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
-      <c r="I17" s="69"/>
-      <c r="J17" s="70"/>
+      <c r="I17" s="62"/>
+      <c r="J17" s="63"/>
     </row>
     <row r="18" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="F18" s="71"/>
-[...31 lines deleted...]
-        <v>46</v>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+    </row>
+    <row r="19" spans="1:10" s="42" customFormat="1" ht="47.25" x14ac:dyDescent="0.3">
+      <c r="A19" s="47" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" s="47" t="s">
+        <v>101</v>
+      </c>
+      <c r="C19" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" s="47" t="s">
+        <v>100</v>
+      </c>
+      <c r="E19" s="47" t="s">
+        <v>96</v>
+      </c>
+      <c r="F19" s="47" t="s">
+        <v>97</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="H19" s="47" t="s">
+        <v>98</v>
+      </c>
+      <c r="I19" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="J19" s="47" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A20" s="86"/>
-[...7 lines deleted...]
-      <c r="I20" s="85">
+      <c r="A20" s="79"/>
+      <c r="B20" s="79"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="65"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="78">
         <f>G20-H20</f>
         <v>0</v>
       </c>
-      <c r="J20" s="88"/>
+      <c r="J20" s="81"/>
     </row>
     <row r="21" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A21" s="86"/>
-[...7 lines deleted...]
-      <c r="I21" s="85">
+      <c r="A21" s="79"/>
+      <c r="B21" s="79"/>
+      <c r="C21" s="89"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="67"/>
+      <c r="G21" s="67"/>
+      <c r="H21" s="67"/>
+      <c r="I21" s="78">
         <f t="shared" ref="I21:I41" si="0">G21-H21</f>
         <v>0</v>
       </c>
-      <c r="J21" s="88"/>
+      <c r="J21" s="81"/>
     </row>
     <row r="22" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A22" s="86"/>
-[...7 lines deleted...]
-      <c r="I22" s="85">
+      <c r="A22" s="79"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J22" s="88"/>
+      <c r="J22" s="81"/>
     </row>
     <row r="23" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="86"/>
-[...7 lines deleted...]
-      <c r="I23" s="85">
+      <c r="A23" s="79"/>
+      <c r="B23" s="79"/>
+      <c r="C23" s="89"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="65"/>
+      <c r="F23" s="67"/>
+      <c r="G23" s="67"/>
+      <c r="H23" s="67"/>
+      <c r="I23" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J23" s="88"/>
+      <c r="J23" s="81"/>
     </row>
     <row r="24" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A24" s="86"/>
-[...7 lines deleted...]
-      <c r="I24" s="85">
+      <c r="A24" s="79"/>
+      <c r="B24" s="79"/>
+      <c r="C24" s="89"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="67"/>
+      <c r="G24" s="67"/>
+      <c r="H24" s="67"/>
+      <c r="I24" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J24" s="88"/>
+      <c r="J24" s="81"/>
     </row>
     <row r="25" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="86"/>
-[...7 lines deleted...]
-      <c r="I25" s="85">
+      <c r="A25" s="79"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="89"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J25" s="88"/>
+      <c r="J25" s="81"/>
     </row>
     <row r="26" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A26" s="86"/>
-[...7 lines deleted...]
-      <c r="I26" s="85">
+      <c r="A26" s="79"/>
+      <c r="B26" s="79"/>
+      <c r="C26" s="89"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="65"/>
+      <c r="F26" s="67"/>
+      <c r="G26" s="67"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J26" s="88"/>
+      <c r="J26" s="81"/>
     </row>
     <row r="27" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A27" s="86"/>
-[...7 lines deleted...]
-      <c r="I27" s="85">
+      <c r="A27" s="79"/>
+      <c r="B27" s="79"/>
+      <c r="C27" s="89"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="67"/>
+      <c r="G27" s="67"/>
+      <c r="H27" s="67"/>
+      <c r="I27" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J27" s="88"/>
+      <c r="J27" s="81"/>
     </row>
     <row r="28" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A28" s="86"/>
-[...7 lines deleted...]
-      <c r="I28" s="85">
+      <c r="A28" s="79"/>
+      <c r="B28" s="79"/>
+      <c r="C28" s="89"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="67"/>
+      <c r="I28" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J28" s="88"/>
+      <c r="J28" s="81"/>
     </row>
     <row r="29" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A29" s="86"/>
-[...7 lines deleted...]
-      <c r="I29" s="85">
+      <c r="A29" s="79"/>
+      <c r="B29" s="79"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J29" s="88"/>
+      <c r="J29" s="81"/>
     </row>
     <row r="30" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A30" s="86"/>
-[...7 lines deleted...]
-      <c r="I30" s="85">
+      <c r="A30" s="79"/>
+      <c r="B30" s="79"/>
+      <c r="C30" s="89"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J30" s="88"/>
+      <c r="J30" s="81"/>
     </row>
     <row r="31" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A31" s="86"/>
-[...7 lines deleted...]
-      <c r="I31" s="85">
+      <c r="A31" s="79"/>
+      <c r="B31" s="79"/>
+      <c r="C31" s="89"/>
+      <c r="D31" s="65"/>
+      <c r="E31" s="65"/>
+      <c r="F31" s="67"/>
+      <c r="G31" s="67"/>
+      <c r="H31" s="67"/>
+      <c r="I31" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J31" s="88"/>
+      <c r="J31" s="81"/>
     </row>
     <row r="32" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A32" s="86"/>
-[...7 lines deleted...]
-      <c r="I32" s="85">
+      <c r="A32" s="79"/>
+      <c r="B32" s="79"/>
+      <c r="C32" s="89"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="67"/>
+      <c r="G32" s="67"/>
+      <c r="H32" s="67"/>
+      <c r="I32" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J32" s="88"/>
+      <c r="J32" s="81"/>
     </row>
     <row r="33" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A33" s="86"/>
-[...7 lines deleted...]
-      <c r="I33" s="85">
+      <c r="A33" s="79"/>
+      <c r="B33" s="79"/>
+      <c r="C33" s="89"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="67"/>
+      <c r="G33" s="67"/>
+      <c r="H33" s="67"/>
+      <c r="I33" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J33" s="88"/>
+      <c r="J33" s="81"/>
     </row>
     <row r="34" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A34" s="86"/>
-[...7 lines deleted...]
-      <c r="I34" s="85">
+      <c r="A34" s="79"/>
+      <c r="B34" s="79"/>
+      <c r="C34" s="89"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="67"/>
+      <c r="G34" s="67"/>
+      <c r="H34" s="67"/>
+      <c r="I34" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J34" s="88"/>
+      <c r="J34" s="81"/>
     </row>
     <row r="35" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A35" s="86"/>
-[...7 lines deleted...]
-      <c r="I35" s="85">
+      <c r="A35" s="79"/>
+      <c r="B35" s="79"/>
+      <c r="C35" s="89"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="67"/>
+      <c r="G35" s="67"/>
+      <c r="H35" s="67"/>
+      <c r="I35" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J35" s="88"/>
+      <c r="J35" s="81"/>
     </row>
     <row r="36" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A36" s="86"/>
-[...7 lines deleted...]
-      <c r="I36" s="85">
+      <c r="A36" s="79"/>
+      <c r="B36" s="79"/>
+      <c r="C36" s="89"/>
+      <c r="D36" s="65"/>
+      <c r="E36" s="65"/>
+      <c r="F36" s="67"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="67"/>
+      <c r="I36" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J36" s="88"/>
+      <c r="J36" s="81"/>
     </row>
     <row r="37" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A37" s="86"/>
-[...7 lines deleted...]
-      <c r="I37" s="85">
+      <c r="A37" s="79"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="89"/>
+      <c r="D37" s="65"/>
+      <c r="E37" s="65"/>
+      <c r="F37" s="67"/>
+      <c r="G37" s="67"/>
+      <c r="H37" s="67"/>
+      <c r="I37" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J37" s="88"/>
+      <c r="J37" s="81"/>
     </row>
     <row r="38" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A38" s="86"/>
-[...7 lines deleted...]
-      <c r="I38" s="85">
+      <c r="A38" s="79"/>
+      <c r="B38" s="79"/>
+      <c r="C38" s="89"/>
+      <c r="D38" s="65"/>
+      <c r="E38" s="65"/>
+      <c r="F38" s="67"/>
+      <c r="G38" s="67"/>
+      <c r="H38" s="67"/>
+      <c r="I38" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J38" s="88"/>
+      <c r="J38" s="81"/>
     </row>
     <row r="39" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A39" s="86"/>
-[...7 lines deleted...]
-      <c r="I39" s="85">
+      <c r="A39" s="79"/>
+      <c r="B39" s="79"/>
+      <c r="C39" s="89"/>
+      <c r="D39" s="65"/>
+      <c r="E39" s="65"/>
+      <c r="F39" s="67"/>
+      <c r="G39" s="67"/>
+      <c r="H39" s="67"/>
+      <c r="I39" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J39" s="88"/>
+      <c r="J39" s="81"/>
     </row>
     <row r="40" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A40" s="86"/>
-[...7 lines deleted...]
-      <c r="I40" s="85">
+      <c r="A40" s="79"/>
+      <c r="B40" s="79"/>
+      <c r="C40" s="89"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="67"/>
+      <c r="G40" s="67"/>
+      <c r="H40" s="67"/>
+      <c r="I40" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J40" s="88"/>
+      <c r="J40" s="81"/>
     </row>
     <row r="41" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A41" s="86"/>
-[...7 lines deleted...]
-      <c r="I41" s="85">
+      <c r="A41" s="79"/>
+      <c r="B41" s="79"/>
+      <c r="C41" s="89"/>
+      <c r="D41" s="65"/>
+      <c r="E41" s="65"/>
+      <c r="F41" s="67"/>
+      <c r="G41" s="67"/>
+      <c r="H41" s="67"/>
+      <c r="I41" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J41" s="88"/>
+      <c r="J41" s="81"/>
     </row>
     <row r="42" spans="1:10" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="F42" s="71"/>
-      <c r="G42" s="71"/>
+      <c r="F42" s="64"/>
+      <c r="G42" s="64"/>
     </row>
     <row r="43" spans="1:10" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="F43" s="71"/>
-[...1 lines deleted...]
-      <c r="I43" s="52">
+      <c r="F43" s="64"/>
+      <c r="G43" s="64"/>
+      <c r="I43" s="46">
         <f>SUM(I20:I41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="F44" s="71"/>
-      <c r="G44" s="71"/>
+      <c r="F44" s="64"/>
+      <c r="G44" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A4:J4"/>
   </mergeCells>
   <conditionalFormatting sqref="J20:J41">
-    <cfRule type="expression" dxfId="5" priority="1">
+    <cfRule type="expression" dxfId="6" priority="1">
       <formula>AND(XFC20&lt;&gt;"",I20&gt;0,J20="")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5C12A915-5C51-465A-8933-EAE417AF5845}">
           <x14:formula1>
             <xm:f>LISTES!$F$6:$F$10</xm:f>
           </x14:formula1>
           <xm:sqref>B20:B41</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C85A3DD1-039B-44BD-92A8-0C6BB274B0EB}">
           <x14:formula1>
             <xm:f>LISTES!$H$6:$H$16</xm:f>
           </x14:formula1>
           <xm:sqref>C20:C41</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD053FD1-37AC-4CC9-AE8F-A6768B88D4C8}">
-[...3 lines deleted...]
-  <dimension ref="A1:J56"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{063FB9EB-B4E5-4983-A485-0EA99901714F}">
+  <dimension ref="A1:Q43"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="44.42578125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="2" width="20.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="30.7109375" style="1" customWidth="1"/>
+    <col min="4" max="5" width="25.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="37.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="60.7109375" style="53" customWidth="1"/>
+    <col min="8" max="8" width="22.85546875" style="53" customWidth="1"/>
+    <col min="9" max="9" width="20.7109375" style="53" customWidth="1"/>
+    <col min="10" max="11" width="20.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="40.7109375" style="1" customWidth="1"/>
+    <col min="13" max="16" width="23.7109375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="27.7109375" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:12" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
-      <c r="F2" s="62"/>
-[...4 lines deleted...]
-        <v>237</v>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="55"/>
+    </row>
+    <row r="3" spans="1:12" ht="21.75" x14ac:dyDescent="0.35">
+      <c r="A3" s="36" t="s">
+        <v>201</v>
       </c>
       <c r="B3" s="33"/>
-      <c r="C3" s="33"/>
-[...20 lines deleted...]
-      <c r="B5" s="30"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="56"/>
+    </row>
+    <row r="4" spans="1:12" ht="21.75" x14ac:dyDescent="0.35">
+      <c r="A4" s="38" t="s">
+        <v>102</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="56"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A5" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="128"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
-      <c r="F5" s="65"/>
-[...161 lines deleted...]
-      <c r="E21" s="159"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="58"/>
+    </row>
+    <row r="6" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="186" t="s">
+        <v>220</v>
+      </c>
+      <c r="B6" s="187"/>
+      <c r="C6" s="187"/>
+      <c r="D6" s="187"/>
+      <c r="E6" s="187"/>
+      <c r="F6" s="187"/>
+      <c r="G6" s="187"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="61"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A7" s="11"/>
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="60"/>
+    </row>
+    <row r="8" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A8" s="91" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="129"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="61"/>
+    </row>
+    <row r="9" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A9" s="76" t="s">
+        <v>112</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="71"/>
+      <c r="F9" s="71"/>
+      <c r="G9" s="71"/>
+      <c r="H9" s="71"/>
+      <c r="I9" s="71"/>
+      <c r="J9" s="71"/>
+      <c r="K9" s="71"/>
+      <c r="L9" s="72"/>
+    </row>
+    <row r="10" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="76" t="s">
+        <v>172</v>
+      </c>
+      <c r="B10" s="73"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="124"/>
+      <c r="H10" s="71"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="71"/>
+      <c r="K10" s="71"/>
+      <c r="L10" s="72"/>
+    </row>
+    <row r="11" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="72"/>
+    </row>
+    <row r="12" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="76" t="s">
+        <v>114</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="71"/>
+      <c r="D12" s="71"/>
+      <c r="E12" s="71"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="71"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="71"/>
+      <c r="K12" s="71"/>
+      <c r="L12" s="72"/>
+    </row>
+    <row r="13" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="76" t="s">
+        <v>115</v>
+      </c>
+      <c r="B13" s="73"/>
+      <c r="C13" s="71"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="71"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="71"/>
+      <c r="K13" s="71"/>
+      <c r="L13" s="72"/>
+    </row>
+    <row r="14" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="76" t="s">
+        <v>221</v>
+      </c>
+      <c r="B14" s="73"/>
+      <c r="C14" s="71"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="71"/>
+      <c r="F14" s="71"/>
+      <c r="G14" s="71"/>
+      <c r="H14" s="71"/>
+      <c r="I14" s="71"/>
+      <c r="J14" s="71"/>
+      <c r="K14" s="71"/>
+      <c r="L14" s="72"/>
+    </row>
+    <row r="15" spans="1:12" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="76" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" s="73"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="71"/>
+      <c r="K15" s="71"/>
+      <c r="L15" s="72"/>
+    </row>
+    <row r="16" spans="1:12" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="13"/>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="63"/>
+    </row>
+    <row r="17" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+    </row>
+    <row r="18" spans="1:17" s="131" customFormat="1" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="188" t="s">
+        <v>196</v>
+      </c>
+      <c r="B18" s="188"/>
+      <c r="C18" s="188"/>
+      <c r="D18" s="188"/>
+      <c r="E18" s="188"/>
+      <c r="F18" s="188" t="s">
+        <v>197</v>
+      </c>
+      <c r="G18" s="188"/>
+      <c r="H18" s="188"/>
+      <c r="I18" s="188"/>
+      <c r="J18" s="188"/>
+      <c r="K18" s="188"/>
+      <c r="L18" s="188"/>
+      <c r="M18" s="130" t="s">
+        <v>198</v>
+      </c>
+      <c r="N18" s="188" t="s">
+        <v>200</v>
+      </c>
+      <c r="O18" s="188"/>
+      <c r="P18" s="188"/>
+      <c r="Q18" s="188"/>
+    </row>
+    <row r="19" spans="1:17" s="3" customFormat="1" ht="226.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="139" t="s">
+        <v>202</v>
+      </c>
+      <c r="B19" s="139" t="s">
+        <v>194</v>
+      </c>
+      <c r="C19" s="139" t="s">
+        <v>195</v>
+      </c>
+      <c r="D19" s="139" t="s">
+        <v>203</v>
+      </c>
+      <c r="E19" s="139" t="s">
+        <v>204</v>
+      </c>
+      <c r="F19" s="139" t="s">
+        <v>225</v>
+      </c>
+      <c r="G19" s="139" t="s">
+        <v>188</v>
+      </c>
+      <c r="H19" s="139" t="s">
+        <v>189</v>
+      </c>
+      <c r="I19" s="139" t="s">
+        <v>148</v>
+      </c>
+      <c r="J19" s="139" t="s">
+        <v>190</v>
+      </c>
+      <c r="K19" s="139" t="s">
+        <v>191</v>
+      </c>
+      <c r="L19" s="139" t="s">
+        <v>149</v>
+      </c>
+      <c r="M19" s="139" t="s">
+        <v>192</v>
+      </c>
+      <c r="N19" s="139" t="s">
+        <v>150</v>
+      </c>
+      <c r="O19" s="139" t="s">
+        <v>151</v>
+      </c>
+      <c r="P19" s="139" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q19" s="139" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="140"/>
+      <c r="B20" s="140"/>
+      <c r="C20" s="140"/>
+      <c r="D20" s="140"/>
+      <c r="E20" s="140"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="133"/>
+      <c r="I20" s="134"/>
+      <c r="J20" s="135"/>
+      <c r="K20" s="136"/>
+      <c r="L20" s="136"/>
+      <c r="M20" s="137"/>
+      <c r="N20" s="69"/>
+      <c r="O20" s="69"/>
+      <c r="P20" s="138"/>
+      <c r="Q20" s="138"/>
+    </row>
+    <row r="21" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="140"/>
+      <c r="B21" s="140"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="140"/>
+      <c r="E21" s="140"/>
       <c r="F21" s="79"/>
-    </row>
-[...7 lines deleted...]
-      <c r="E22" s="159"/>
+      <c r="G21" s="79"/>
+      <c r="H21" s="99"/>
+      <c r="I21" s="100"/>
+      <c r="J21" s="65"/>
+      <c r="K21" s="77"/>
+      <c r="L21" s="77"/>
+      <c r="M21" s="92"/>
+      <c r="N21" s="101"/>
+      <c r="O21" s="101"/>
+      <c r="P21" s="81"/>
+      <c r="Q21" s="81"/>
+    </row>
+    <row r="22" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="140"/>
+      <c r="B22" s="140"/>
+      <c r="C22" s="140"/>
+      <c r="D22" s="140"/>
+      <c r="E22" s="140"/>
       <c r="F22" s="79"/>
-    </row>
-[...7 lines deleted...]
-      <c r="E23" s="80"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="89"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="77"/>
+      <c r="L22" s="77"/>
+      <c r="M22" s="92"/>
+      <c r="N22" s="101"/>
+      <c r="O22" s="101"/>
+      <c r="P22" s="81"/>
+      <c r="Q22" s="81"/>
+    </row>
+    <row r="23" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="140"/>
+      <c r="B23" s="140"/>
+      <c r="C23" s="140"/>
+      <c r="D23" s="140"/>
+      <c r="E23" s="140"/>
       <c r="F23" s="79"/>
-    </row>
-[...7 lines deleted...]
-      <c r="E24" s="159"/>
+      <c r="G23" s="79"/>
+      <c r="H23" s="89"/>
+      <c r="I23" s="65"/>
+      <c r="J23" s="65"/>
+      <c r="K23" s="77"/>
+      <c r="L23" s="77"/>
+      <c r="M23" s="92"/>
+      <c r="N23" s="101"/>
+      <c r="O23" s="101"/>
+      <c r="P23" s="81"/>
+      <c r="Q23" s="81"/>
+    </row>
+    <row r="24" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="140"/>
+      <c r="B24" s="140"/>
+      <c r="C24" s="140"/>
+      <c r="D24" s="140"/>
+      <c r="E24" s="140"/>
       <c r="F24" s="79"/>
-    </row>
-[...19 lines deleted...]
-      <c r="E26" s="159"/>
+      <c r="G24" s="79"/>
+      <c r="H24" s="89"/>
+      <c r="I24" s="65"/>
+      <c r="J24" s="65"/>
+      <c r="K24" s="77"/>
+      <c r="L24" s="77"/>
+      <c r="M24" s="92"/>
+      <c r="N24" s="101"/>
+      <c r="O24" s="101"/>
+      <c r="P24" s="81"/>
+      <c r="Q24" s="81"/>
+    </row>
+    <row r="25" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="140"/>
+      <c r="B25" s="140"/>
+      <c r="C25" s="140"/>
+      <c r="D25" s="140"/>
+      <c r="E25" s="140"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="89"/>
+      <c r="I25" s="65"/>
+      <c r="J25" s="65"/>
+      <c r="K25" s="77"/>
+      <c r="L25" s="77"/>
+      <c r="M25" s="92"/>
+      <c r="N25" s="101"/>
+      <c r="O25" s="101"/>
+      <c r="P25" s="81"/>
+      <c r="Q25" s="81"/>
+    </row>
+    <row r="26" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A26" s="140"/>
+      <c r="B26" s="140"/>
+      <c r="C26" s="140"/>
+      <c r="D26" s="140"/>
+      <c r="E26" s="140"/>
       <c r="F26" s="79"/>
-      <c r="G26" s="159"/>
-[...11 lines deleted...]
-      <c r="E27" s="159"/>
+      <c r="G26" s="79"/>
+      <c r="H26" s="90"/>
+      <c r="I26" s="65"/>
+      <c r="J26" s="65"/>
+      <c r="K26" s="77"/>
+      <c r="L26" s="77"/>
+      <c r="M26" s="92"/>
+      <c r="N26" s="101"/>
+      <c r="O26" s="101"/>
+      <c r="P26" s="81"/>
+      <c r="Q26" s="81"/>
+    </row>
+    <row r="27" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A27" s="140"/>
+      <c r="B27" s="140"/>
+      <c r="C27" s="140"/>
+      <c r="D27" s="140"/>
+      <c r="E27" s="140"/>
       <c r="F27" s="79"/>
-      <c r="G27" s="159"/>
-[...11 lines deleted...]
-      <c r="E28" s="159"/>
+      <c r="G27" s="79"/>
+      <c r="H27" s="90"/>
+      <c r="I27" s="65"/>
+      <c r="J27" s="65"/>
+      <c r="K27" s="77"/>
+      <c r="L27" s="77"/>
+      <c r="M27" s="92"/>
+      <c r="N27" s="101"/>
+      <c r="O27" s="101"/>
+      <c r="P27" s="81"/>
+      <c r="Q27" s="81"/>
+    </row>
+    <row r="28" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="140"/>
+      <c r="B28" s="140"/>
+      <c r="C28" s="140"/>
+      <c r="D28" s="140"/>
+      <c r="E28" s="140"/>
       <c r="F28" s="79"/>
-      <c r="G28" s="159"/>
-[...218 lines deleted...]
-        <f>SUM(D32:D53)</f>
+      <c r="G28" s="79"/>
+      <c r="H28" s="90"/>
+      <c r="I28" s="65"/>
+      <c r="J28" s="65"/>
+      <c r="K28" s="77"/>
+      <c r="L28" s="77"/>
+      <c r="M28" s="92"/>
+      <c r="N28" s="101"/>
+      <c r="O28" s="101"/>
+      <c r="P28" s="81"/>
+      <c r="Q28" s="81"/>
+    </row>
+    <row r="29" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A29" s="140"/>
+      <c r="B29" s="140"/>
+      <c r="C29" s="140"/>
+      <c r="D29" s="140"/>
+      <c r="E29" s="140"/>
+      <c r="F29" s="79"/>
+      <c r="G29" s="79"/>
+      <c r="H29" s="90"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="77"/>
+      <c r="L29" s="77"/>
+      <c r="M29" s="92"/>
+      <c r="N29" s="101"/>
+      <c r="O29" s="101"/>
+      <c r="P29" s="81"/>
+      <c r="Q29" s="81"/>
+    </row>
+    <row r="30" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A30" s="140"/>
+      <c r="B30" s="140"/>
+      <c r="C30" s="140"/>
+      <c r="D30" s="140"/>
+      <c r="E30" s="140"/>
+      <c r="F30" s="79"/>
+      <c r="G30" s="79"/>
+      <c r="H30" s="90"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="77"/>
+      <c r="L30" s="77"/>
+      <c r="M30" s="92"/>
+      <c r="N30" s="101"/>
+      <c r="O30" s="101"/>
+      <c r="P30" s="81"/>
+      <c r="Q30" s="81"/>
+    </row>
+    <row r="31" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A31" s="140"/>
+      <c r="B31" s="140"/>
+      <c r="C31" s="140"/>
+      <c r="D31" s="140"/>
+      <c r="E31" s="140"/>
+      <c r="F31" s="79"/>
+      <c r="G31" s="79"/>
+      <c r="H31" s="90"/>
+      <c r="I31" s="65"/>
+      <c r="J31" s="65"/>
+      <c r="K31" s="77"/>
+      <c r="L31" s="77"/>
+      <c r="M31" s="92"/>
+      <c r="N31" s="101"/>
+      <c r="O31" s="101"/>
+      <c r="P31" s="81"/>
+      <c r="Q31" s="81"/>
+    </row>
+    <row r="32" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A32" s="140"/>
+      <c r="B32" s="140"/>
+      <c r="C32" s="140"/>
+      <c r="D32" s="140"/>
+      <c r="E32" s="140"/>
+      <c r="F32" s="79"/>
+      <c r="G32" s="79"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="65"/>
+      <c r="J32" s="65"/>
+      <c r="K32" s="77"/>
+      <c r="L32" s="77"/>
+      <c r="M32" s="92"/>
+      <c r="N32" s="101"/>
+      <c r="O32" s="101"/>
+      <c r="P32" s="81"/>
+      <c r="Q32" s="81"/>
+    </row>
+    <row r="33" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="140"/>
+      <c r="B33" s="140"/>
+      <c r="C33" s="140"/>
+      <c r="D33" s="140"/>
+      <c r="E33" s="140"/>
+      <c r="F33" s="79"/>
+      <c r="G33" s="79"/>
+      <c r="H33" s="80"/>
+      <c r="I33" s="65"/>
+      <c r="J33" s="65"/>
+      <c r="K33" s="77"/>
+      <c r="L33" s="77"/>
+      <c r="M33" s="92"/>
+      <c r="N33" s="101"/>
+      <c r="O33" s="101"/>
+      <c r="P33" s="81"/>
+      <c r="Q33" s="81"/>
+    </row>
+    <row r="34" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="140"/>
+      <c r="B34" s="140"/>
+      <c r="C34" s="140"/>
+      <c r="D34" s="140"/>
+      <c r="E34" s="140"/>
+      <c r="F34" s="79"/>
+      <c r="G34" s="79"/>
+      <c r="H34" s="80"/>
+      <c r="I34" s="65"/>
+      <c r="J34" s="65"/>
+      <c r="K34" s="77"/>
+      <c r="L34" s="77"/>
+      <c r="M34" s="92"/>
+      <c r="N34" s="101"/>
+      <c r="O34" s="101"/>
+      <c r="P34" s="81"/>
+      <c r="Q34" s="81"/>
+    </row>
+    <row r="35" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A35" s="140"/>
+      <c r="B35" s="140"/>
+      <c r="C35" s="140"/>
+      <c r="D35" s="140"/>
+      <c r="E35" s="140"/>
+      <c r="F35" s="79"/>
+      <c r="G35" s="79"/>
+      <c r="H35" s="80"/>
+      <c r="I35" s="65"/>
+      <c r="J35" s="65"/>
+      <c r="K35" s="77"/>
+      <c r="L35" s="77"/>
+      <c r="M35" s="92"/>
+      <c r="N35" s="101"/>
+      <c r="O35" s="101"/>
+      <c r="P35" s="81"/>
+      <c r="Q35" s="81"/>
+    </row>
+    <row r="36" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A36" s="140"/>
+      <c r="B36" s="140"/>
+      <c r="C36" s="140"/>
+      <c r="D36" s="140"/>
+      <c r="E36" s="140"/>
+      <c r="F36" s="79"/>
+      <c r="G36" s="79"/>
+      <c r="H36" s="80"/>
+      <c r="I36" s="65"/>
+      <c r="J36" s="65"/>
+      <c r="K36" s="77"/>
+      <c r="L36" s="77"/>
+      <c r="M36" s="92"/>
+      <c r="N36" s="101"/>
+      <c r="O36" s="101"/>
+      <c r="P36" s="81"/>
+      <c r="Q36" s="81"/>
+    </row>
+    <row r="37" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A37" s="140"/>
+      <c r="B37" s="140"/>
+      <c r="C37" s="140"/>
+      <c r="D37" s="140"/>
+      <c r="E37" s="140"/>
+      <c r="F37" s="79"/>
+      <c r="G37" s="79"/>
+      <c r="H37" s="80"/>
+      <c r="I37" s="65"/>
+      <c r="J37" s="65"/>
+      <c r="K37" s="77"/>
+      <c r="L37" s="77"/>
+      <c r="M37" s="92"/>
+      <c r="N37" s="101"/>
+      <c r="O37" s="101"/>
+      <c r="P37" s="81"/>
+      <c r="Q37" s="81"/>
+    </row>
+    <row r="38" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A38" s="140"/>
+      <c r="B38" s="140"/>
+      <c r="C38" s="140"/>
+      <c r="D38" s="140"/>
+      <c r="E38" s="140"/>
+      <c r="F38" s="79"/>
+      <c r="G38" s="79"/>
+      <c r="H38" s="80"/>
+      <c r="I38" s="65"/>
+      <c r="J38" s="65"/>
+      <c r="K38" s="77"/>
+      <c r="L38" s="77"/>
+      <c r="M38" s="92"/>
+      <c r="N38" s="101"/>
+      <c r="O38" s="101"/>
+      <c r="P38" s="81"/>
+      <c r="Q38" s="81"/>
+    </row>
+    <row r="39" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A39" s="140"/>
+      <c r="B39" s="140"/>
+      <c r="C39" s="140"/>
+      <c r="D39" s="140"/>
+      <c r="E39" s="140"/>
+      <c r="F39" s="79"/>
+      <c r="G39" s="79"/>
+      <c r="H39" s="80"/>
+      <c r="I39" s="65"/>
+      <c r="J39" s="65"/>
+      <c r="K39" s="77"/>
+      <c r="L39" s="77"/>
+      <c r="M39" s="92"/>
+      <c r="N39" s="101"/>
+      <c r="O39" s="101"/>
+      <c r="P39" s="81"/>
+      <c r="Q39" s="81"/>
+    </row>
+    <row r="40" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A40" s="140"/>
+      <c r="B40" s="140"/>
+      <c r="C40" s="140"/>
+      <c r="D40" s="140"/>
+      <c r="E40" s="140"/>
+      <c r="F40" s="79"/>
+      <c r="G40" s="79"/>
+      <c r="H40" s="80"/>
+      <c r="I40" s="65"/>
+      <c r="J40" s="65"/>
+      <c r="K40" s="77"/>
+      <c r="L40" s="77"/>
+      <c r="M40" s="92"/>
+      <c r="N40" s="101"/>
+      <c r="O40" s="101"/>
+      <c r="P40" s="81"/>
+      <c r="Q40" s="81"/>
+    </row>
+    <row r="41" spans="1:17" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A41" s="140"/>
+      <c r="B41" s="140"/>
+      <c r="C41" s="140"/>
+      <c r="D41" s="140"/>
+      <c r="E41" s="140"/>
+      <c r="F41" s="79"/>
+      <c r="G41" s="79"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="65"/>
+      <c r="J41" s="65"/>
+      <c r="K41" s="77"/>
+      <c r="L41" s="77"/>
+      <c r="M41" s="92"/>
+      <c r="N41" s="101"/>
+      <c r="O41" s="101"/>
+      <c r="P41" s="81"/>
+      <c r="Q41" s="81"/>
+    </row>
+    <row r="42" spans="1:17" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G42" s="64"/>
+      <c r="H42" s="64"/>
+      <c r="I42" s="64"/>
+    </row>
+    <row r="43" spans="1:17" s="3" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G43" s="64"/>
+      <c r="H43" s="64"/>
+      <c r="I43" s="64"/>
+      <c r="M43" s="46">
+        <f>SUM(M20:M41)</f>
         <v>0</v>
       </c>
-      <c r="F55" s="71"/>
-[...8 lines deleted...]
-      <c r="G56" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A6:F6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="F18:L18"/>
+    <mergeCell ref="N18:Q18"/>
   </mergeCells>
-  <conditionalFormatting sqref="F32:F53">
-[...1 lines deleted...]
-      <formula>AND(XEV32&lt;&gt;"",D32&gt;0,F32="")</formula>
+  <conditionalFormatting sqref="P20:Q41">
+    <cfRule type="expression" dxfId="5" priority="3">
+      <formula>AND(#REF!&lt;&gt;"",N20&gt;0,P20="")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>LISEZ-MOI </vt:lpstr>
       <vt:lpstr>Page_de_garde</vt:lpstr>
-      <vt:lpstr>CNR N-1</vt:lpstr>
+      <vt:lpstr>Justif_CNR N-x</vt:lpstr>
       <vt:lpstr>ESMS _en_diff</vt:lpstr>
-      <vt:lpstr>Dép.de.pers.non_prennes</vt:lpstr>
+      <vt:lpstr>Dép.de.pers.non_pérennes</vt:lpstr>
       <vt:lpstr>Formations</vt:lpstr>
       <vt:lpstr>Gratifications_Stage</vt:lpstr>
       <vt:lpstr>QVT</vt:lpstr>
+      <vt:lpstr>Situations_indiv_Critiques</vt:lpstr>
+      <vt:lpstr>Prdts_santé_couteux </vt:lpstr>
+      <vt:lpstr>Prévention</vt:lpstr>
+      <vt:lpstr>Investissements</vt:lpstr>
       <vt:lpstr>Sinistralité_PAI</vt:lpstr>
       <vt:lpstr>Situations_exceptionnelles</vt:lpstr>
-      <vt:lpstr>Investissements</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Prévention</vt:lpstr>
       <vt:lpstr>LISTES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministeres Sociaux</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GALLETTI, Sabrina (ARS-CORSE)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2026-03-12T12:31:30Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+    <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+    <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>a697bffb-4dd4-4afd-92d6-a1e186c92590</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>